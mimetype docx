--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,386 +100,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and experimental validation of a two-axis thrust stand for the characterization of electric thruster thrust vectoring</w:t>
+                <w:t xml:space="preserve">Impact of the radial electric field on plasma instabilities in a penning discharge: Insights from a 3D particle-in-cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gourcerol</w:t>
+                <w:t xml:space="preserve">G Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Désangles</w:t>
+                <w:t xml:space="preserve">Yann Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Packan</w:t>
+                <w:t xml:space="preserve">F Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gaboriau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Papahn Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0274687⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.080704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0271375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546155v1</w:t>
+                <w:t xml:space="preserve">hal-05373368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the radial electric field on plasma instabilities in a penning discharge: Insights from a 3D particle-in-cell model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dual-Time-Scale Ion Acceleration Dynamics in Hall Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Delavière--Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gaboriau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L Garrigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373368v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Time-Scale Ion Acceleration Dynamics in Hall Thrusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development and experimental validation of a two-axis thrust stand for the characterization of electric thruster thrust vectoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Packan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.093504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502158v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of low-frequency interactions at different scales and evidence of transit time oscillations in a Hall thruster: Spectral analysis</w:t>
               </w:r>
@@ -1966,402 +1966,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of pulse modulated ICP discharge: Production of ar highly excited states</w:t>
+                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Soo-Ghee</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.035002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.045015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/4/045015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815903v1</w:t>
+                <w:t xml:space="preserve">hal-03815904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
+                <w:t xml:space="preserve">Determination of the absolute nitrogen atom densitys in an Ar-N2 ICP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/4/045015⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (5), pp.3031-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3938/jkps.59.3031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03815904v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the absolute nitrogen atom densitys in an Ar-N2 ICP discharge</w:t>
+                <w:t xml:space="preserve">Modeling and experimental study of pulse modulated ICP discharge: Production of ar highly excited states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soo-Ghee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.035002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3938/jkps.59.3031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03815906v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple modeling of the E-H mode transition and hysteresis in low pressure argon ICP discharges for direct comparison with experiments</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (1), pp.013102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (11), pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3404,51 +3404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Cvelbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 367 (155)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3473,51 +3473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy to control a plasma reactor for surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Erra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (4), pp.445-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miran Mozetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,329 +4545,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rotating structures in E×B plasmas and their implications on charged particle transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic dust formation in Ar/HMDSO plasmas with pulsed injection of the precursor: application to controlled deposition of nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Stevens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Gaboriau</w:t>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garrigues</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Garofano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Physics of Dusty Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361642v1</w:t>
+                <w:t xml:space="preserve">hal-05079351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic dust formation in Ar/HMDSO plasmas with pulsed injection of the precursor: application to controlled deposition of nanocomposites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of rotating structures in E×B plasmas and their implications on charged particle transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garofano</w:t>
+                <w:t xml:space="preserve">J Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Stafford</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Physics of Dusty Plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079351v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-frequency instabilities in Hall thrusters: light on electrostatic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Electric Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,90 +4892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'hydrure d'argent formé dans un plasma hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garofano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5011,273 +5011,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722681v1</w:t>
+                <w:t xml:space="preserve">hal-04722639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique du comportement d’une chambre à vide en présence d’une plume plasma d’un propulseur : comparaison avec des mesures expérimentales</w:t>
+                <w:t xml:space="preserve">Simulating the electromagnetic behaviour of a vacuum chamber in the presence of a thruster's plume: comparison with experimental measurements IEPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Bouyssou</w:t>
+                <w:t xml:space="preserve">C Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mazieres</w:t>
+                <w:t xml:space="preserve">V Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">R Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753672v1</w:t>
+                <w:t xml:space="preserve">hal-04740840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of axial instabilities on the time evolution of the ion energy distribution function in Hall thrusters</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5365,614 +5365,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the electromagnetic behaviour of a vacuum chamber in the presence of a thruster's plume: comparison with experimental measurements IEPC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">Impact of axial instabilities on ion energy distribution function in Hall thruster: time-resolved RPA measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Electric Rocket Propulsion Society, Jun 2024, TOULOUSE, France. pp.IEPC-2024-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740840v1</w:t>
+                <w:t xml:space="preserve">hal-04659830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of axial instabilities on ion energy distribution function in Hall thruster: time-resolved RPA measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
+                <w:t xml:space="preserve">Étude Numérique du Comportement d'une Chambre à Vide Réverbérante en Présence d'une Plume Plasma d'un Propulseur à Effet de Hall : Comparaison avec des Mesures Expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electric Rocket Propulsion Society, Jun 2024, TOULOUSE, France. pp.IEPC-2024-290</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques d’URSI, Ondes au Service des Plasmas, Plasmas au Service des Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659830v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bérard</w:t>
+                <w:t xml:space="preserve">Development and experimental characterisation of a 2-axis thrust stand for the study of thrust vectoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEPC 2024, Jul 2024, Toulouse, France. pp.IEPC-2024-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722639v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Numérique du Comportement d'une Chambre à Vide Réverbérante en Présence d'une Plume Plasma d'un Propulseur à Effet de Hall : Comparaison avec des Mesures Expérimentales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques d’URSI, Ondes au Service des Plasmas, Plasmas au Service des Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753722v1</w:t>
+                <w:t xml:space="preserve">hal-04722681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and experimental characterisation of a 2-axis thrust stand for the study of thrust vectoring</w:t>
+                <w:t xml:space="preserve">Étude numérique du comportement d’une chambre à vide en présence d’une plume plasma d’un propulseur : comparaison avec des mesures expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gourcerol</w:t>
+                <w:t xml:space="preserve">Celia Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Désangles</w:t>
+                <w:t xml:space="preserve">Valentin Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Packan</w:t>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEPC 2024, Jul 2024, Toulouse, France. pp.IEPC-2024-347</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754205v1</w:t>
+                <w:t xml:space="preserve">hal-04753672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral dependencies of GHz electromagnetic emission from Hall thrusters inside a metallic vacuum chamber</w:t>
               </w:r>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6181,135 +6181,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Axial Instabilities on Ion Energy Distribution Function in a Hall Thruster: Time-Resolved RPA Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Fubiani</w:t>
+                <w:t xml:space="preserve">Spectral dependencies of GHz electromagnetic emission from Hall thrusters inside a metallic vacuum chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740834v1</w:t>
+                <w:t xml:space="preserve">hal-04754182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIC/MCC Modeling of the Dynamics of Rotating Spokes in a Penning Discharge</w:t>
               </w:r>
@@ -6384,364 +6397,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dependencies of GHz electromagnetic emission from Hall thrusters inside a metallic vacuum chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Liard</w:t>
+                <w:t xml:space="preserve">Impact of Axial Instabilities on Ion Energy Distribution Function in a Hall Thruster: Time-Resolved RPA Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754182v1</w:t>
+                <w:t xml:space="preserve">hal-04740834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bérard</w:t>
+                <w:t xml:space="preserve">3D PIC/MCC modeling of the dynamics of rotating spokes in a Penning discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A I Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758123v1</w:t>
+                <w:t xml:space="preserve">hal-04753229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D PIC/MCC modeling of the dynamics of rotating spokes in a Penning discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+                <w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A I Smolyakov</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, San Diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753229v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of the coupling of low frequency instabilities at different scales in a Hall thruster</w:t>
               </w:r>
@@ -6835,77 +6835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 2-axis thrust stand for thrust vectoring diagnostics of an ECR thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Désangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6965,77 +6965,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mesure au sol des émissions RF des propulseurs spatiaux ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7654,151 +7654,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubois</w:t>
+                <w:t xml:space="preserve">V. Garofano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Low Temperature Plasmas (PLTP-2017), June 05-09, 2017, Kazan (RUSSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159331v1</w:t>
+                <w:t xml:space="preserve">hal-03954587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7820,262 +7837,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Demyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Berard</w:t>
+                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stafford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Despax</w:t>
+                <w:t xml:space="preserve">L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Low Temperature Plasmas (PLTP-2017), June 05-09, 2017, Kazan (RUSSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954587v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a magnetized ICP source as the first stage of an Inductive Double-stage Hall Thruster (ID-Hall)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,51 +8139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion acceleration through a magnetic barrier. Toward an optimized double-stage Hall thruster concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,424 +8258,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A magnetized RF ion source for space propulsion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing (JSPP2017), Dec. 04-07, 2017, Okinawa (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 09-14, 2017, Estoril (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159330v1</w:t>
+                <w:t xml:space="preserve">hal-03954583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetized RF ion source for space propulsion applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dubois</w:t>
+                <w:t xml:space="preserve">Study of ion and electron fluxes to the walls in very low-pressure electron cyclotron resonance plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 09-14, 2017, Estoril (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954583v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ion and electron fluxes to the walls in very low-pressure electron cyclotron resonance plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing (JSPP2017), Dec. 04-07, 2017, Okinawa (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954590v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garofano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,282 +8737,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perte de Confinement due à l’Anisotropie du Champ Magnétique dans un Plasma excité à la Résonance Cyclotronique Électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès de la Société Française de Physique Division Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324461v1</w:t>
+                <w:t xml:space="preserve">hal-03998444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte de Confinement due à l’Anisotropie du Champ Magnétique dans un Plasma excité à la Résonance Cyclotronique Électronique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garofano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de la Société Française de Physique Division Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998444v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements in a surface wave discharge in Argon at low pressure - Evidence of resonant energy absorption?</w:t>
               </w:r>
@@ -9326,77 +9326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a coaxial vacuum arc thruster plume and its interaction with applied magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jimenez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J M Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9432,407 +9432,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of magnetized electron transport in low temperature plasmas in closed and bounded drift configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of low-temperature plasma transport across a magnetic filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICPP, 15-19 septembre 2014, Lisbon (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">67th Annual Annual Gaseous Electronics Conference, 2-7 novembre 2014, Raleigh (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Raleigh, United States. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954477v1</w:t>
+                <w:t xml:space="preserve">hal-03954476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of low-temperature plasma transport across a magnetic filter</w:t>
+                <w:t xml:space="preserve">Étude du transport de particules charges dans un plasma froid magnétisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Annual Annual Gaseous Electronics Conference, 2-7 novembre 2014, Raleigh (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Raleigh, United States. pp.Poster</w:t>
+              <w:t xml:space="preserve">Colloque de Plasma-Québec Evolution-Révolution, 4-6 Juin 2014, Montréal (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954476v1</w:t>
+                <w:t xml:space="preserve">hal-03954475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du transport de particules charges dans un plasma froid magnétisé</w:t>
+                <w:t xml:space="preserve">Etude du transport de particules chargées dans un plasma froid magnétisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Plasma-Québec Evolution-Révolution, 4-6 Juin 2014, Montréal (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Physique Division Plasmas, Mai 2014, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954475v1</w:t>
+                <w:t xml:space="preserve">hal-03954581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport de particules chargées dans un plasma froid magnétisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of magnetized electron transport in low temperature plasmas in closed and bounded drift configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Physique Division Plasmas, Mai 2014, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th ICPP, 15-19 septembre 2014, Lisbon (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954581v1</w:t>
+                <w:t xml:space="preserve">hal-03954477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of charged particle transport in a magnetized low-temperature plasma</w:t>
               </w:r>
@@ -10218,260 +10218,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of nanocomposite thin films with ECR plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IUVSTA Workshop on Plasma Synthesis and Modification of Nanomaterials, Lake Bohinj, Slovenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lake Bohinj, Slovenia</w:t>
+              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Oct. 4-8, 2010, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954470v1</w:t>
+                <w:t xml:space="preserve">hal-03954472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kang</w:t>
+                <w:t xml:space="preserve">Production of nanocomposite thin films with ECR plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Drenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Oct. 4-8, 2010, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">62nd IUVSTA Workshop on Plasma Synthesis and Modification of Nanomaterials, Lake Bohinj, Slovenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lake Bohinj, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954472v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2(B,v’=0-12) populations in Ar-N2 and N2 flowing afterglows of microwave and Corona discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Dusty Plasma in ECR Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Drenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yuryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10781,64 +10781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nanoparticle growth in ECR based plasma using Langmuir probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yuryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Drenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10902,51 +10902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-Carbon Nanocomposite thin films formed in ECR plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10997,51 +10997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-carbon nanocomposite thin films based on fullerene-like powder in hydrocarbon matrix formed in ECR plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11086,217 +11086,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-carbon nanocomposites for stent coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of nitrogen atoms heterogeneous recombination probabilities gN by the use of TALIF atomic concentration profiles at surface vicinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV LIAC Conference, sept. 2-5, 2009, Matera (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19), july 26-31, 2009, Bochum (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159328v1</w:t>
+                <w:t xml:space="preserve">hal-03954179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of nitrogen atoms heterogeneous recombination probabilities gN by the use of TALIF atomic concentration profiles at surface vicinity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-carbon nanocomposites for stent coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19), july 26-31, 2009, Bochum (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">XXV LIAC Conference, sept. 2-5, 2009, Matera (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954179v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-based plasma deposited coatings for stents</w:t>
               </w:r>
@@ -11308,51 +11308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX5 LIAC 2009: Latinorum Investigatorum de Arteriis Colloquium, Matera, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11371,410 +11371,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation de poudres dans un plasma magnétisé, haute densité, basse pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique du GDR ARCHES Alenya, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Alenya, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque sur la Cinétique des Plasmas : Recherches et Applications, Le Havre France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954140v1</w:t>
+                <w:t xml:space="preserve">hal-03954138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoconductivité de nanocomposites carbone-carbone formés en plasma microonde multipolaire excité à la résonance cyclotronique électronique répartie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Determination of velocity distribution function of sputtered copper atoms by time resolved optical absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces – Energie, Paris France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Microelectronics and Plasma (ICMAP 2008), Aug. 18-20, 2008, jeju (SOUTH KOREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954136v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la Société Française de Physique, Paris France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique du GDR ARCHES Alenya, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Alenya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954137v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous hydrocarbon film deposition in plasma assisted CVD process: competition between deposition and erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11783,150 +11770,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zahorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall meeting, Varsaw Poland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de l’hydrogène atomique avec des couches de carbone amorphe hydrogéné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11954,290 +11941,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique du GDR ARCHES Alenya, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Alenya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de poudres dans un plasma magnétisé, haute densité, basse pression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoconductivité de nanocomposites carbone-carbone formés en plasma microonde multipolaire excité à la résonance cyclotronique électronique répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Calafat-Ramirez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mouissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque sur la Cinétique des Plasmas : Recherches et Applications, Le Havre France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces – Energie, Paris France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954138v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of velocity distribution function of sputtered copper atoms by time resolved optical absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Oh</w:t>
+                <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronics and Plasma (ICMAP 2008), Aug. 18-20, 2008, jeju (SOUTH KOREA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la Société Française de Physique, Paris France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954175v1</w:t>
+                <w:t xml:space="preserve">hal-03954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic etch effect on erosion of a:CH films deposited in DECR plasmas</w:t>
               </w:r>
@@ -12357,64 +12357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zahorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE 08 : French Symposium on Emerging Technologies (JNTE 2008), Nov. 19-21, 2008, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
@@ -12577,51 +12577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFATCC International Congress, May 6-9, 2008, Barcelona (SPAIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12659,51 +12659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active species in the afterglow of an atmospheric pressure DBD under bipolar pulsed HV excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Panousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12810,51 +12810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12987,51 +12987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of N-atoms in flowing Ar-N2 microwave post-discharge at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13213,51 +13213,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 (B, v'=0-12) Populations in Ar-N2 and N2 Flowing Afterglows at Atmospheric Gas Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13308,51 +13308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microwave Afterglows in N2 Gas Mixtures by Emission Spectroscopy and LIF. Application to Surface Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13429,51 +13429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microwave Afterglows in N2 Gas Mixtures by Emission Spectroscopy and LIF. Application to Surface Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13559,51 +13559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microwave Afterglows in N2 Gas Mixtures by Emission Spectroscopy and LIF. Application to Surface Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Sputter Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14228,51 +14228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourcerol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D&#233;sangles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274687" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fubiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papahn Zadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657851v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856038v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueroult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K.P. Tripathi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Look" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824000552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guglielmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laquerbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090774" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soo-Ghee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QC7CKCF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/4/045015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KW1BWC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.3031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/44/442001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H59QP54H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284528" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Erradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cvelbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PH0KD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozetic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouffet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/5/055204" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XH9F36HD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vilchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Erra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Celma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200950011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Britun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/11/112001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VMQMLLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Cvelbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Junkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Vesel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Kovac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.074" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNGHPZM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Peignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MGP1JD31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thi&#232;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vall&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01562-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DZKSLP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bouyssou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouyssou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659830v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754205v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourcerol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;ot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Smolyakov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-731" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guglielmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Ortega &#193;lvaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Ortega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998444v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez Diaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954581v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159329v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sixou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2004.1339614" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Drenik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boyn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Slim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffargue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954137v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954133v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stehl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zahorski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954139v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954138v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouissat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954174v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954131v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168670v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baravian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayr Amorim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-91595-70-8/CH2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048822v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Look" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03114545v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fubiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papahn Zadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourcerol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D&#233;sangles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657851v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856038v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueroult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K.P. Tripathi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Look" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824000552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guglielmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laquerbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090774" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/4/045015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KW1BWC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.3031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soo-Ghee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QC7CKCF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/44/442001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H59QP54H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284528" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Erradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cvelbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PH0KD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozetic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouffet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/5/055204" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XH9F36HD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vilchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Erra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Celma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200950011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Britun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/11/112001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VMQMLLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Cvelbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Junkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Vesel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Kovac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.074" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNGHPZM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Peignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MGP1JD31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thi&#232;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vall&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01562-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DZKSLP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouyssou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659830v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourcerol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bouyssou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;ot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Smolyakov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-731" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guglielmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Ortega &#193;lvaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Ortega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez Diaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954476v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954475v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159329v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sixou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2004.1339614" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Drenik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boyn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Slim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954179v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffargue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954138v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouissat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954133v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stehl&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zahorski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954136v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954137v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954174v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954131v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168670v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baravian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayr Amorim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-91595-70-8/CH2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048822v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Look" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03114545v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>