--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1966,505 +1966,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
+                <w:t xml:space="preserve">Simple modeling of the E-H mode transition and hysteresis in low pressure argon ICP discharges for direct comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (44), pp.442001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/44/442001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/4/045015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815904v1</w:t>
+                <w:t xml:space="preserve">hal-03815905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the absolute nitrogen atom densitys in an Ar-N2 ICP discharge</w:t>
+                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Oh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (5), pp.3031-3036. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.045015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3938/jkps.59.3031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/4/045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815906v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of pulse modulated ICP discharge: Production of ar highly excited states</w:t>
+                <w:t xml:space="preserve">Determination of the absolute nitrogen atom densitys in an Ar-N2 ICP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.035002. </w:t>
+              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (5), pp.3031-3036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3938/jkps.59.3031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03815903v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple modeling of the E-H mode transition and hysteresis in low pressure argon ICP discharges for direct comparison with experiments</w:t>
+                <w:t xml:space="preserve">Modeling and experimental study of pulse modulated ICP discharge: Production of ar highly excited states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soo-Ghee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (44), pp.442001. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.035002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/44/442001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815905v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity distribution function of sputtered Cu atoms obtained by time resolved optical absorption spectroscopy</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (1), pp.013102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2665,885 +2665,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on antibacterial dressings obtained by fluorinated post-discharge plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of Ar and Ar–N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; afterglow in a pulse-modulated ICP discharge : observation of highly excited Ar(6d) afterpeak emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Canal</w:t>
+                <w:t xml:space="preserve">N. Britun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Cvelbar</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.09.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (11), pp.112001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/11/112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812975v1</w:t>
+                <w:t xml:space="preserve">hal-03812977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of TALIF and catalytic probes for the determination of nitrogen atom density in a nitrogen plasma afterglow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obtaining bactericidal textiles by post-discharge plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Cvelbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Rouffet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (155)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03812976v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographical and Wettability Effects of Post-Discharge Plasma Treatments on Macroporous Polystyrene-Divinylbenzene Solid Foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Studies on antibacterial dressings obtained by fluorinated post-discharge plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Cvelbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200950011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1-2), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812979v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of TALIF and catalytic probes for the determination of nitrogen atom density in a nitrogen plasma afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Cvelbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Mozetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.055204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/5/055204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503145v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of Ar and Ar–N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; afterglow in a pulse-modulated ICP discharge : observation of highly excited Ar(6d) afterpeak emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.G. Oh</w:t>
+                <w:t xml:space="preserve">Topographical and Wettability Effects of Post-Discharge Plasma Treatments on Macroporous Polystyrene-Divinylbenzene Solid Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vilchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Erra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia-Celma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/11/112001⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (10), pp.686-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200950011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03812977v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining bactericidal textiles by post-discharge plasma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812978v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy to control a plasma reactor for surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (22-23), pp.5220-5224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3568,103 +3568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the active species of plasmas involved in the modification of textile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Erra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (4), pp.445-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3689,103 +3689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of O-atoms in an afterglow reactor during treatment of wool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Mozetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Cvelbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.404-413</w:t>
@@ -5011,2031 +5011,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t>
+                <w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722639v1</w:t>
+                <w:t xml:space="preserve">hal-04758123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the electromagnetic behaviour of a vacuum chamber in the presence of a thruster's plume: comparison with experimental measurements IEPC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">3D PIC/MCC modeling of the dynamics of rotating spokes in a Penning discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A I Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740840v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of axial instabilities on the time evolution of the ion energy distribution function in Hall thrusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
+                <w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753195v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of axial instabilities on ion energy distribution function in Hall thruster: time-resolved RPA measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
+                <w:t xml:space="preserve">Simulating the electromagnetic behaviour of a vacuum chamber in the presence of a thruster's plume: comparison with experimental measurements IEPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Electric Rocket Propulsion Society, Jun 2024, TOULOUSE, France. pp.IEPC-2024-290</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659830v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Numérique du Comportement d'une Chambre à Vide Réverbérante en Présence d'une Plume Plasma d'un Propulseur à Effet de Hall : Comparaison avec des Mesures Expérimentales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">Impact of axial instabilities on the time evolution of the ion energy distribution function in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques d’URSI, Ondes au Service des Plasmas, Plasmas au Service des Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753722v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and experimental characterisation of a 2-axis thrust stand for the study of thrust vectoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Packan</w:t>
+                <w:t xml:space="preserve">Impact of axial instabilities on ion energy distribution function in Hall thruster: time-resolved RPA measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEPC 2024, Jul 2024, Toulouse, France. pp.IEPC-2024-347</w:t>
+              <w:t xml:space="preserve">, Electric Rocket Propulsion Society, Jun 2024, TOULOUSE, France. pp.IEPC-2024-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754205v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude Numérique du Comportement d'une Chambre à Vide Réverbérante en Présence d'une Plume Plasma d'un Propulseur à Effet de Hall : Comparaison avec des Mesures Expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques d’URSI, Ondes au Service des Plasmas, Plasmas au Service des Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722681v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique du comportement d’une chambre à vide en présence d’une plume plasma d’un propulseur : comparaison avec des mesures expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and experimental characterisation of a 2-axis thrust stand for the study of thrust vectoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Bouyssou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">Denis Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEPC 2024, Jul 2024, Toulouse, France. pp.IEPC-2024-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753672v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dependencies of GHz electromagnetic emission from Hall thrusters inside a metallic vacuum chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI JS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754295v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Particle-in-Cell Simulation of the E×B Drift Instabilities in Hall Thrusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+                <w:t xml:space="preserve">Étude numérique du comportement d’une chambre à vide en présence d’une plume plasma d’un propulseur : comparaison avec des mesures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742862v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral dependencies of GHz electromagnetic emission from Hall thrusters inside a metallic vacuum chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Réot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">URSI JS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754182v1</w:t>
+                <w:t xml:space="preserve">hal-04754295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIC/MCC Modeling of the Dynamics of Rotating Spokes in a Penning Discharge</w:t>
+                <w:t xml:space="preserve">3D Particle-in-Cell Simulation of the E×B Drift Instabilities in Hall Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748023v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Axial Instabilities on Ion Energy Distribution Function in a Hall Thruster: Time-Resolved RPA Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Fubiani</w:t>
+                <w:t xml:space="preserve">Spectral dependencies of GHz electromagnetic emission from Hall thrusters inside a metallic vacuum chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740834v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D PIC/MCC modeling of the dynamics of rotating spokes in a Penning discharge</w:t>
+                <w:t xml:space="preserve">PIC/MCC Modeling of the Dynamics of Rotating Spokes in a Penning Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garrigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A I Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, San Diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">26th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753229v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bérard</w:t>
+                <w:t xml:space="preserve">Impact of Axial Instabilities on Ion Energy Distribution Function in a Hall Thruster: Time-Resolved RPA Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">26th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758123v1</w:t>
+                <w:t xml:space="preserve">hal-04740834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of the coupling of low frequency instabilities at different scales in a Hall thruster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
+                <w:t xml:space="preserve">Design of a 2-axis thrust stand for thrust vectoring diagnostics of an ECR thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCASS-CEAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748031v1</w:t>
+                <w:t xml:space="preserve">hal-04309285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 2-axis thrust stand for thrust vectoring diagnostics of an ECR thruster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Packan</w:t>
+                <w:t xml:space="preserve">Experimental observation of the coupling of low frequency instabilities at different scales in a Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delavière--Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS-CEAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Egmond Aan Zee, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04309285v1</w:t>
+                <w:t xml:space="preserve">hal-04748031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mesure au sol des émissions RF des propulseurs spatiaux ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7287,1395 +7287,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un nouveau concept de Propulseur de Hall Double Etage ID-Hall : Modélisation et Caractérisation Expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of a new design of Double Stage Hall Thruster, ID-Hall : relevance of the concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de la Société Française de Physique Division Plasmas, 12-14 juin 2018, Bordeaux (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">71st Gaseous Electronics Conference (GEC 2018), Nov. 5-9, 2018, Portland, OR (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954586v1</w:t>
+                <w:t xml:space="preserve">hal-03954585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and modeling of ID-HALL, a new concept of double stage Hall thruster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un nouveau concept de Propulseur de Hall Double Etage ID-Hall : Modélisation et Caractérisation Expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Gaseous Electronics Conference (GEC 2018), Nov. 5-9, 2018, Portland, OR (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montreal, United States</w:t>
+              <w:t xml:space="preserve">15ème Congrès de la Société Française de Physique Division Plasmas, 12-14 juin 2018, Bordeaux (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954584v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a new design of Double Stage Hall Thruster, ID-Hall : relevance of the concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics and modeling of ID-HALL, a new concept of double stage Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Gaseous Electronics Conference (GEC 2018), Nov. 5-9, 2018, Portland, OR (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">, 2018, Montreal, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954585v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garofano</w:t>
+                <w:t xml:space="preserve">S. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Berard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+                <w:t xml:space="preserve">X. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing (JSPP2017), Dec. 04-07, 2017, Okinawa (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954587v1</w:t>
+                <w:t xml:space="preserve">hal-04159330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A magnetized RF ion source for space propulsion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 09-14, 2017, Estoril (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954588v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+                <w:t xml:space="preserve">Study of ion and electron fluxes to the walls in very low-pressure electron cyclotron resonance plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Liard</w:t>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Low Temperature Plasmas (PLTP-2017), June 05-09, 2017, Kazan (RUSSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159331v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a magnetized ICP source as the first stage of an Inductive Double-stage Hall Thruster (ID-Hall)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 70th Annual Gaseous Electronics Conference (GEC 2017), Nov. 06-10, 2017, Pittsburgh, Pennsylvania (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954582v1</w:t>
+                <w:t xml:space="preserve">hal-03954588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier. Toward an optimized double-stage Hall thruster concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Hénaux</w:t>
+                <w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garofano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. IEPC paper 2017-215</w:t>
+              <w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573856v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetized RF ion source for space propulsion applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Liard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 09-14, 2017, Estoril (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Low Temperature Plasmas (PLTP-2017), June 05-09, 2017, Kazan (RUSSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954583v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ion and electron fluxes to the walls in very low-pressure electron cyclotron resonance plasmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of a magnetized ICP source as the first stage of an Inductive Double-stage Hall Thruster (ID-Hall)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">The 70th Annual Gaseous Electronics Conference (GEC 2017), Nov. 06-10, 2017, Pittsburgh, Pennsylvania (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954590v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier : Single stage and double stage Hall thruster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+                <w:t xml:space="preserve">Ion acceleration through a magnetic barrier. Toward an optimized double-stage Hall thruster concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Glad</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harribey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing (JSPP2017), Dec. 04-07, 2017, Okinawa (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. IEPC paper 2017-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159330v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garofano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,90 +8743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte de Confinement due à l’Anisotropie du Champ Magnétique dans un Plasma excité à la Résonance Cyclotronique Électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8864,64 +8864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garofano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9907,204 +9907,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling plasma transport across the magnetic filter of the ITER negative ion source</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the electron transport across a magnetic field barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th annual GEC, Austin, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159329v1</w:t>
+                <w:t xml:space="preserve">hal-03954473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the electron transport across a magnetic field barrier</w:t>
+                <w:t xml:space="preserve">Modeling plasma transport across the magnetic filter of the ITER negative ion source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th annual GEC, Austin, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954473v1</w:t>
+                <w:t xml:space="preserve">hal-04159329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterilization of dental bacteria in a flowing N/sub 2/-O/sub 2/ post discharge reactor: roles of plasma species and of temperature</w:t>
               </w:r>
@@ -10218,633 +10218,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kang</w:t>
+                <w:t xml:space="preserve">Investigation of nanoparticle growth in ECR based plasma using Langmuir probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Yuryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Drenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Oct. 4-8, 2010, Paris (FRANCE)</w:t>
+              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954472v1</w:t>
+                <w:t xml:space="preserve">hal-03954467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of nanocomposite thin films with ECR plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+                <w:t xml:space="preserve">Modeling and experimental study of molecular nitrogen dissociation in Ar-N2 ICP discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IUVSTA Workshop on Plasma Synthesis and Modification of Nanomaterials, Lake Bohinj, Slovenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lake Bohinj, Slovenia</w:t>
+              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Oct. 4-8, 2010, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954470v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2(B,v’=0-12) populations in Ar-N2 and N2 flowing afterglows of microwave and Corona discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
+                <w:t xml:space="preserve">Production of nanocomposite thin films with ECR plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Drenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pointu</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Oct. 4-8, 2010, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">62nd IUVSTA Workshop on Plasma Synthesis and Modification of Nanomaterials, Lake Bohinj, Slovenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lake Bohinj, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954181v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of carbon based deposits using microplasma jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2(B,v’=0-12) populations in Ar-N2 and N2 flowing afterglows of microwave and Corona discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soren Boyn</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.M. Pointu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Paris, France</w:t>
+              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Oct. 4-8, 2010, Paris (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954182v1</w:t>
+                <w:t xml:space="preserve">hal-03954181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Dusty Plasma in ECR Plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Drenik</w:t>
+                <w:t xml:space="preserve">Removal of carbon based deposits using microplasma jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Yuryev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954468v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nanoparticle growth in ECR based plasma using Langmuir probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Investigation of a Dusty Plasma in ECR Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Drenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yuryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10853,303 +10853,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954467v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Carbon Nanocomposite thin films formed in ECR plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-carbon nanocomposites for stent coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosmat 2009: 4th International Conference on Surfaces, Coatings and Nanostructured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Roma, Italy</w:t>
+              <w:t xml:space="preserve">XXV LIAC Conference, sept. 2-5, 2009, Matera (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954180v1</w:t>
+                <w:t xml:space="preserve">hal-04159328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-carbon nanocomposite thin films based on fullerene-like powder in hydrocarbon matrix formed in ECR plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-based plasma deposited coatings for stents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry, Bochum, Germany.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">XX5 LIAC 2009: Latinorum Investigatorum de Arteriis Colloquium, Matera, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954178v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of nitrogen atoms heterogeneous recombination probabilities gN by the use of TALIF atomic concentration profiles at surface vicinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sarrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11181,1896 +11168,1909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-carbon nanocomposites for stent coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-Carbon Nanocomposite thin films formed in ECR plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV LIAC Conference, sept. 2-5, 2009, Matera (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
+              <w:t xml:space="preserve">Nanosmat 2009: 4th International Conference on Surfaces, Coatings and Nanostructured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159328v1</w:t>
+                <w:t xml:space="preserve">hal-03954180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-based plasma deposited coatings for stents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-carbon nanocomposite thin films based on fullerene-like powder in hydrocarbon matrix formed in ECR plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX5 LIAC 2009: Latinorum Investigatorum de Arteriis Colloquium, Matera, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Matera, Italy</w:t>
+              <w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry, Bochum, Germany.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159327v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de poudres dans un plasma magnétisé, haute densité, basse pression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+                <w:t xml:space="preserve">Active species in the afterglow of an atmospheric pressure DBD under bipolar pulsed HV excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Calafat-Ramirez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Mouissat</w:t>
+                <w:t xml:space="preserve">E. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque sur la Cinétique des Plasmas : Recherches et Applications, Le Havre France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.285--288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954138v1</w:t>
+                <w:t xml:space="preserve">hal-01503103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of velocity distribution function of sputtered copper atoms by time resolved optical absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Oh</w:t>
+                <w:t xml:space="preserve">Antibacterial treatment of textiles by fluorinated post-discharge plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronics and Plasma (ICMAP 2008), Aug. 18-20, 2008, jeju (SOUTH KOREA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, jeju, South Korea</w:t>
+              <w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954175v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Formation de poudres dans un plasma magnétisé, haute densité, basse pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique du GDR ARCHES Alenya, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Alenya, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque sur la Cinétique des Plasmas : Recherches et Applications, Le Havre France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954140v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous hydrocarbon film deposition in plasma assisted CVD process: competition between deposition and erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+                <w:t xml:space="preserve">Determination of velocity distribution function of sputtered copper atoms by time resolved optical absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting, Varsaw Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Microelectronics and Plasma (ICMAP 2008), Aug. 18-20, 2008, jeju (SOUTH KOREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954133v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de l’hydrogène atomique avec des couches de carbone amorphe hydrogéné</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique du GDR ARCHES Alenya, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Alenya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954139v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoconductivité de nanocomposites carbone-carbone formés en plasma microonde multipolaire excité à la résonance cyclotronique électronique répartie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Amorphous hydrocarbon film deposition in plasma assisted CVD process: competition between deposition and erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Calafat-Ramirez</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zahorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces – Energie, Paris France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting, Varsaw Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954136v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Interaction de l’hydrogène atomique avec des couches de carbone amorphe hydrogéné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la Société Française de Physique, Paris France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique du GDR ARCHES Alenya, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Alenya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954137v1</w:t>
+                <w:t xml:space="preserve">hal-03954139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic etch effect on erosion of a:CH films deposited in DECR plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoconductivité de nanocomposites carbone-carbone formés en plasma microonde multipolaire excité à la résonance cyclotronique électronique répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on H interaction with carbon films, Marseille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces – Energie, Paris France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159326v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-carbon nanocomposite formation in plasma deposition process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation de poudres en plasma microonde multipolaire excité à la resonance cyclotronique électronique répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calafat-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE 08 : French Symposium on Emerging Technologies (JNTE 2008), Nov. 19-21, 2008, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la Société Française de Physique, Paris France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954135v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of hydrogenated amorphous carbon by atomic hydrogen</w:t>
+                <w:t xml:space="preserve">Atomic etch effect on erosion of a:CH films deposited in DECR plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Arches – Elementary mechanisms of hydrogen / carbon interaction, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop on H interaction with carbon films, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954177v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining bactericidal textiles by post-discharge plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-carbon nanocomposite formation in plasma deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zahorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFATCC International Congress, May 6-9, 2008, Barcelona (SPAIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">JNTE 08 : French Symposium on Emerging Technologies (JNTE 2008), Nov. 19-21, 2008, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954174v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active species in the afterglow of an atmospheric pressure DBD under bipolar pulsed HV excitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion of hydrogenated amorphous carbon by atomic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.285--288</w:t>
+              <w:t xml:space="preserve">Workshop Arches – Elementary mechanisms of hydrogen / carbon interaction, Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503103v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial treatment of textiles by fluorinated post-discharge plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Obtaining bactericidal textiles by post-discharge plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t>
+              <w:t xml:space="preserve">21st IFATCC International Congress, May 6-9, 2008, Barcelona (SPAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954141v1</w:t>
+                <w:t xml:space="preserve">hal-03954174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between TALIF measurements and NO titration for the determination of N atom density in a N2 late afterglow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of N-atoms in flowing Ar-N2 microwave post-discharge at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954132v1</w:t>
+                <w:t xml:space="preserve">hal-03954131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of N-atoms in flowing Ar-N2 microwave post-discharge at high pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between TALIF measurements and NO titration for the determination of N atom density in a N2 late afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954131v1</w:t>
+                <w:t xml:space="preserve">hal-03954132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystrophin rod domain interacts with membrane phospholipids</w:t>
               </w:r>
@@ -13213,51 +13213,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 (B, v'=0-12) Populations in Ar-N2 and N2 Flowing Afterglows at Atmospheric Gas Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13308,51 +13308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microwave Afterglows in N2 Gas Mixtures by Emission Spectroscopy and LIF. Application to Surface Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13429,51 +13429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microwave Afterglows in N2 Gas Mixtures by Emission Spectroscopy and LIF. Application to Surface Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13559,51 +13559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microwave Afterglows in N2 Gas Mixtures by Emission Spectroscopy and LIF. Application to Surface Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Sputter Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14228,51 +14228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fubiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papahn Zadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourcerol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D&#233;sangles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657851v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856038v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueroult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K.P. Tripathi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Look" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824000552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guglielmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laquerbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090774" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/4/045015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KW1BWC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.3031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soo-Ghee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QC7CKCF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/44/442001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H59QP54H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284528" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Erradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cvelbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PH0KD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozetic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouffet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/5/055204" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XH9F36HD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vilchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Erra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Celma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200950011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Britun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/11/112001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VMQMLLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Cvelbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Junkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Vesel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Kovac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.074" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNGHPZM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Peignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MGP1JD31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thi&#232;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vall&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01562-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DZKSLP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouyssou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659830v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourcerol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bouyssou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;ot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Smolyakov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-731" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guglielmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Ortega &#193;lvaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Ortega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez Diaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954476v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954475v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159329v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sixou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2004.1339614" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Drenik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boyn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Slim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954179v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffargue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954138v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouissat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954133v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stehl&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zahorski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954136v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954137v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954174v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954131v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168670v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baravian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayr Amorim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-91595-70-8/CH2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048822v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Look" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03114545v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fubiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papahn Zadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourcerol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D&#233;sangles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657851v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delavi&#232;re--Delion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856038v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueroult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K.P. Tripathi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Look" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824000552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guglielmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laquerbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090774" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/44/442001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H59QP54H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/4/045015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KW1BWC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.3031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soo-Ghee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QC7CKCF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284528" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Erradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Britun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/11/112001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VMQMLLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cvelbar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PH0KD4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozetic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouffet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/5/055204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XH9F36HD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vilchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Erra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Celma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200950011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Cvelbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Junkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Vesel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Kovac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.074" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNGHPZM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Peignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MGP1JD31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thi&#232;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vall&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01562-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DZKSLP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Smolyakov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouyssou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659830v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourcerol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bouyssou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;ot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740834v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-731" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guglielmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Ortega &#193;lvaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dubois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954584v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954582v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573856v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez Diaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954476v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954475v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sixou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2004.1339614" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954467v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yuryev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Drenik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954182v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boyn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954468v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Slim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffargue" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954179v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503103v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Calafat-Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouissat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stehl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zahorski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954136v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954137v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954132v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168670v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baravian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayr Amorim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-91595-70-8/CH2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048822v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Look" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03114545v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>