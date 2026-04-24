--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -2805,165 +2805,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement étranger en Égypte (1930-1960)</w:t>
+                <w:t xml:space="preserve">Les magistrats égyptiens, variations sociales sur le modèle de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aujourd'hui l'Égypte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, N° 30, pp.99-104</w:t>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, N° 30, Pagination non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159189v1</w:t>
+                <w:t xml:space="preserve">halshs-00159188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les magistrats égyptiens, variations sociales sur le modèle de l'État</w:t>
+                <w:t xml:space="preserve">L'enseignement étranger en Égypte (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, N° 30, Pagination non précisée</w:t>
+              <w:t xml:space="preserve">Aujourd'hui l'Égypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, N° 30, pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159188v1</w:t>
+                <w:t xml:space="preserve">halshs-00159189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'un champ, l'enseignement étranger en Egypte, 1921-1952</w:t>
               </w:r>
@@ -3081,191 +3081,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Karaïtes, une communauté cairote à l'heure de l'Etat-Nation</w:t>
+                <w:t xml:space="preserve">L'identité au miroir du droit, le statut des personnes en Égypte (fin XIXe-début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Faü</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Gall-Kazazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, N° 11, pp.47-58</w:t>
+              <w:t xml:space="preserve">, 1992, N° 11, pp.169-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159186v1</w:t>
+                <w:t xml:space="preserve">halshs-00159185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité au miroir du droit, le statut des personnes en Égypte (fin XIXe-début XXe siècle)</w:t>
+                <w:t xml:space="preserve">Les Karaïtes, une communauté cairote à l'heure de l'Etat-Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Gall-Kazazian</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, N° 11, pp.169-194</w:t>
+              <w:t xml:space="preserve">, 1992, N° 11, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159185v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4911,51 +4911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB7B29D8"/>
+    <w:nsid w:val="7A2156D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +5142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-abecassis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1428-1571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123581923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12634164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conduites-urbaines.ens-lsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Benbanastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benguigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benguigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Meynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fa&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Khalfoune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman El Sa&#239;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mamdouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Fouad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall-Kazazian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2952" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375328v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-abecassis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1428-1571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123581923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12634164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conduites-urbaines.ens-lsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Benbanastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benguigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benguigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Meynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fa&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Khalfoune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman El Sa&#239;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mamdouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Fouad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall-Kazazian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2952" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375328v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>