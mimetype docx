--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1460,204 +1460,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper-Messaoud ou la figure du juif absent</w:t>
+                <w:t xml:space="preserve">Les programmes transversaux de l'Ifao en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Direche</w:t>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cressent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Algérie au présent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Archéologie française en Egypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782724707632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03201082v1</w:t>
+                <w:t xml:space="preserve">halshs-03201080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes transversaux de l'Ifao en archéologie</w:t>
+                <w:t xml:space="preserve">Prosper-Messaoud ou la figure du juif absent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cressent</w:t>
+                <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie française en Egypte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782724707632</w:t>
+              <w:t xml:space="preserve">L'Algérie au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03201080v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03201082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions</w:t>
               </w:r>
@@ -2805,165 +2805,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les magistrats égyptiens, variations sociales sur le modèle de l'État</w:t>
+                <w:t xml:space="preserve">L'enseignement étranger en Égypte (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, N° 30, Pagination non précisée</w:t>
+              <w:t xml:space="preserve">Aujourd'hui l'Égypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, N° 30, pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159188v1</w:t>
+                <w:t xml:space="preserve">halshs-00159189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement étranger en Égypte (1930-1960)</w:t>
+                <w:t xml:space="preserve">Les magistrats égyptiens, variations sociales sur le modèle de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aujourd'hui l'Égypte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, N° 30, pp.99-104</w:t>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, N° 30, Pagination non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159189v1</w:t>
+                <w:t xml:space="preserve">halshs-00159188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'un champ, l'enseignement étranger en Egypte, 1921-1952</w:t>
               </w:r>
@@ -3081,191 +3081,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité au miroir du droit, le statut des personnes en Égypte (fin XIXe-début XXe siècle)</w:t>
+                <w:t xml:space="preserve">Les Karaïtes, une communauté cairote à l'heure de l'Etat-Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Gall-Kazazian</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, N° 11, pp.169-194</w:t>
+              <w:t xml:space="preserve">, 1992, N° 11, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159185v1</w:t>
+                <w:t xml:space="preserve">halshs-00159186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Karaïtes, une communauté cairote à l'heure de l'Etat-Nation</w:t>
+                <w:t xml:space="preserve">L'identité au miroir du droit, le statut des personnes en Égypte (fin XIXe-début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Faü</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Gall-Kazazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, N° 11, pp.47-58</w:t>
+              <w:t xml:space="preserve">, 1992, N° 11, pp.169-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159186v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4911,51 +4911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A2156D6"/>
+    <w:nsid w:val="8A2DA3CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +5142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-abecassis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1428-1571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123581923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12634164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conduites-urbaines.ens-lsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Benbanastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benguigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benguigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Meynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fa&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Khalfoune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman El Sa&#239;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mamdouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Fouad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall-Kazazian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2952" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375328v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-abecassis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1428-1571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123581923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12634164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conduites-urbaines.ens-lsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Benbanastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benguigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benguigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Meynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fa&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Khalfoune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman El Sa&#239;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mamdouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Fouad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall-Kazazian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2952" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375328v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>