--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -5242,278 +5242,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sequestration in the deep Atlantic enhanced by Saharan dust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+                <w:t xml:space="preserve">Particle export fluxes to the oxygen minimum zone of the eastern tropical North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lampitt</w:t>
+                <w:t xml:space="preserve">Hannes Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Benson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO2899⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (7), pp.1825-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-1825-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345479v1</w:t>
+                <w:t xml:space="preserve">hal-02345472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle export fluxes to the oxygen minimum zone of the eastern tropical North Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Engel</w:t>
+                <w:t xml:space="preserve">Carbon sequestration in the deep Atlantic enhanced by Saharan dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lampitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Christian Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Wilson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Mclachlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (7), pp.1825-1838. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-1825-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345472v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical, seasonal, and depth variation in sinking particle speeds in the North Atlantic</w:t>
               </w:r>
@@ -7473,295 +7473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the proportion of ballast versus non-ballast associated carbon export in the surface ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relative contribution of fast and slow sinking particles to ocean carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+                <w:t xml:space="preserve">J. Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL052980⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345531v1</w:t>
+                <w:t xml:space="preserve">hal-02345392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative contribution of fast and slow sinking particles to ocean carbon export</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Le Moigne</w:t>
+                <w:t xml:space="preserve">On the proportion of ballast versus non-ballast associated carbon export in the surface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Villa-Alfageme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P Achterberg</w:t>
+                <w:t xml:space="preserve">Adrian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GB004085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345392v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does dynamical spatial variability impact 234Th-derived estimates of organic export?</w:t>
               </w:r>
@@ -8722,77 +8722,236 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8844,65 +9003,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9049,51 +9208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-5111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petiteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Moigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa-Alfageme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vioque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008498" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05157550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Pabortsava" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Villa-Alfageme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsey Baker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lei Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letscher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06772-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04221859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mongin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cisternas-Novoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01140-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Vambeke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5891-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang C. Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Rapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;dke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4919-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenan Kharbush" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Close" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arnosti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00518" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browning" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wolf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086631" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loginova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sommer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4663-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Masqu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1267-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-57" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Piontek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Endres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schartau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00581" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00634" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Carroll" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#246;fer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Meire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13231-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-927-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Moigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giering" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006158" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Soto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a-Tenorio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivo-Vilches" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gledhill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077972" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960682v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steigenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marsay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Painter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19472-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boxhammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massmig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16903-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lampitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Benson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crowe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2899" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Wagner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wilson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1825-2017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069233" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos-Romero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marsay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Sanders" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.10.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345498v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068480" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rogan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067905" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poulton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daniels" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Fragoso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010700" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarling" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ward" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062744" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marcinko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061678" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark Moore" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villa-Alfageme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004981" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345402v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#243;mez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#243;pez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.07.045" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.10.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH5ZVHR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-295-2013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Le Moigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grossteffan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-281-2013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00926372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurenceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5755-2013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052980" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345392v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P Achterberg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Madsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL046735" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Joubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thomalla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Waldron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Lucas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2947-2011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-5111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petiteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Moigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa-Alfageme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vioque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008498" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05157550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Pabortsava" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Villa-Alfageme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsey Baker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lei Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letscher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06772-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04221859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mongin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cisternas-Novoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01140-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Vambeke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5891-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang C. Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Rapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;dke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4919-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenan Kharbush" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Close" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arnosti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00518" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browning" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wolf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086631" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loginova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sommer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4663-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Masqu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1267-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-57" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Piontek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Endres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schartau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00581" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00634" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Carroll" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#246;fer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Meire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13231-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-927-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Moigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giering" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006158" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Soto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a-Tenorio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivo-Vilches" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gledhill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077972" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960682v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steigenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marsay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Painter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19472-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boxhammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massmig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16903-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Wagner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1825-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lampitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Benson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crowe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069233" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos-Romero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marsay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Sanders" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.10.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345498v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068480" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rogan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067905" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poulton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daniels" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Fragoso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010700" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarling" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ward" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062744" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marcinko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061678" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark Moore" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villa-Alfageme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004981" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345402v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#243;mez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#243;pez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.07.045" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.10.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH5ZVHR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-295-2013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Le Moigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grossteffan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-281-2013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00926372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurenceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5755-2013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P Achterberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345531v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052980" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Madsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL046735" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Joubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thomalla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Waldron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Lucas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2947-2011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>