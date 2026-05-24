--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,7998 +312,8132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
+                <w:t xml:space="preserve">Improving 210Po low level measurements in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fourquez</w:t>
+                <w:t xml:space="preserve">Á. López-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+                <w:t xml:space="preserve">B. González-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+                <w:t xml:space="preserve">C. García-Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wembeke</w:t>
+                <w:t xml:space="preserve">J.L. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 308, pp.129812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296350v1</w:t>
+                <w:t xml:space="preserve">hal-05630985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Remineralization Is a Depth‐Varying Contributor to Particle Flux Attenuation in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Petiteau</w:t>
+                <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boyd</w:t>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Moigne</w:t>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villa-Alfageme</w:t>
+                <w:t xml:space="preserve">France van Wembeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vioque</w:t>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GB008498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184632v1</w:t>
+                <w:t xml:space="preserve">hal-05296350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Export Fluxes in the Southern Ocean: Importance of Nonheterotrophic Processes in POC Flux Attenuation</w:t>
+                <w:t xml:space="preserve">Microbial Remineralization Is a Depth‐Varying Contributor to Particle Flux Attenuation in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+                <w:t xml:space="preserve">L. Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+                <w:t xml:space="preserve">P. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Villa-Alfageme</w:t>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Briggs</w:t>
+                <w:t xml:space="preserve">M. Villa-Alfageme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelsey Baker</w:t>
+                <w:t xml:space="preserve">I. Vioque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (7), </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JC021607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GB008498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157550v1</w:t>
+                <w:t xml:space="preserve">hal-05184632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the sinking particle flux in a hot spot of dinitrogen fixation revealed through polyacrylamide gel traps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Particle Export Fluxes in the Southern Ocean: Importance of Nonheterotrophic Processes in POC Flux Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cornet-Barthaux</w:t>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">María Villa-Alfageme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsey Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1290625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473185v1</w:t>
+                <w:t xml:space="preserve">hal-05157550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé M.J. Baumas</w:t>
+                <w:t xml:space="preserve">Composition of the sinking particle flux in a hot spot of dinitrogen fixation revealed through polyacrylamide gel traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t>
+                <w:t xml:space="preserve">Véronique Cornet-Barthaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Bizic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1290625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285160v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.J. Baumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Mina Bizic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological carbon pump estimate based on multidecadal hydrographic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Lei Wang</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Letscher</w:t>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06772-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341658v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t>
+                <w:t xml:space="preserve">Biological carbon pump estimate based on multidecadal hydrographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baumas</w:t>
+                <w:t xml:space="preserve">Wei-Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fuchs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Weiwei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Robert Letscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Memery</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06772-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245254v1</w:t>
+                <w:t xml:space="preserve">hal-04341658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts Toward a Global Mechanistic Mapping of Ocean Carbon Export</w:t>
+                <w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Laurenceau-Cornec</w:t>
+                <w:t xml:space="preserve">Chloé Baumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mongin</w:t>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trull</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Cavan</w:t>
+                <w:t xml:space="preserve">Laurent Memery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GB007742⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221859v1</w:t>
+                <w:t xml:space="preserve">hal-04245254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-tolerant zooplankton may reduce biological carbon pump efficiency in the Humboldt current system off Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concepts Toward a Global Mechanistic Mapping of Ocean Carbon Export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurenceau-Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Engel</w:t>
+                <w:t xml:space="preserve">Mathieu Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cisternas-Novoa</w:t>
+                <w:t xml:space="preserve">Thomas Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Hauss</w:t>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.458. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01140-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GB007742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341664v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
+                <w:t xml:space="preserve">Hypoxia-tolerant zooplankton may reduce biological carbon pump efficiency in the Humboldt current system off Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Anja Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
+                <w:t xml:space="preserve">Carolina Cisternas-Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Armin</w:t>
+                <w:t xml:space="preserve">Helena Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Inomura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01140-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986959v1</w:t>
+                <w:t xml:space="preserve">hal-04341664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Torremocha</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Armin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Inomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01319-3⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840301v1</w:t>
+                <w:t xml:space="preserve">hal-03986959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01319-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03833918v1</w:t>
+                <w:t xml:space="preserve">hal-03840301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tamburini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Chloé M J Baumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113293v1</w:t>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Baumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436100v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate biogenic barium tracer of mesopelagic carbon remineralization in the Mediterranean Sea (PEACETIME project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Vambeke</w:t>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.5891-5902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5891-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636624v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Particulate biogenic barium tracer of mesopelagic carbon remineralization in the Mediterranean Sea (PEACETIME project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Vambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.5891-5902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5891-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356668v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of &amp;lt;SUP&amp;gt;238&amp;lt;/SUP&amp;gt;U variability and physical transport on water column &amp;lt;SUP&amp;gt;234&amp;lt;/SUP&amp;gt;Th downward fluxes in the coastal upwelling system off Peru</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruifang C. Xie</w:t>
+                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insa Rapp</w:t>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Lüdke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beat Gasser</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-4919-2020⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668096v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate Organic Carbon Deconstructed: Molecular and Chemical Composition of Particulate Organic Carbon in the Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of &amp;lt;SUP&amp;gt;238&amp;lt;/SUP&amp;gt;U variability and physical transport on water column &amp;lt;SUP&amp;gt;234&amp;lt;/SUP&amp;gt;Th downward fluxes in the coastal upwelling system off Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifang C. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenan Kharbush</w:t>
+                <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Close</w:t>
+                <w:t xml:space="preserve">Insa Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin van Mooy</w:t>
+                <w:t xml:space="preserve">Jan Lüdke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Arnosti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rienk Smittenberg</w:t>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00518⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.4919-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-4919-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960689v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Niño‐Driven Oxygenation Impacts Peruvian Shelf Iron Supply to the South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insa Rapp</w:t>
+                <w:t xml:space="preserve">Particulate Organic Carbon Deconstructed: Molecular and Chemical Composition of Particulate Organic Carbon in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenan Kharbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schlosser</w:t>
+                <w:t xml:space="preserve">Hilary Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Browning</w:t>
+                <w:t xml:space="preserve">Benjamin van Mooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Carol Arnosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Smittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086631⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960693v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New guidelines for the application of Stokes' models to the sinking velocity of marine aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">El Niño‐Driven Oxygenation Impacts Peruvian Shelf Iron Supply to the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (6), pp.1264-1285. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391799v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment release of dissolved organic matter to the oxygen minimum zone off Peru</w:t>
+                <w:t xml:space="preserve">New guidelines for the application of Stokes' models to the sinking velocity of marine aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Loginova</w:t>
+                <w:t xml:space="preserve">E. C. Laurenceau-Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soeren Thomsen</w:t>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sommer</w:t>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (18), pp.4663-4679. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.1264-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-4663-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960670v1</w:t>
+                <w:t xml:space="preserve">hal-02391799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global database of ratios of particulate organic carbon to thorium-234 in the ocean: improving estimates of the biological carbon pump</w:t>
+                <w:t xml:space="preserve">Sediment release of dissolved organic matter to the oxygen minimum zone off Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viena Puigcorbé</w:t>
+                <w:t xml:space="preserve">Alexandra Loginova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Masqué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soeren Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1267-2020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (18), pp.4663-4679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-4663-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960687v1</w:t>
+                <w:t xml:space="preserve">hal-02960670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Global database of ratios of particulate organic carbon to thorium-234 in the ocean: improving estimates of the biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viena Puigcorbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Valk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pere Masqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1267-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1267-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935259v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 238U variability and physical transport on water column 234Th downward fluxes in the coastal upwelling system off Peru</w:t>
+                <w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruifang Xie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Beat Gasser</w:t>
+                <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viena Puigcorbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Valk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2020-57⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960677v1</w:t>
+                <w:t xml:space="preserve">hal-02935259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Nutrient-Limited Phytoplankton Production and Its Bacterial Remineralization for Carbon and Oxygen Fluxes in the Baltic Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Effects of 238U variability and physical transport on water column 234Th downward fluxes in the coastal upwelling system off Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lüdke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00581⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2020-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345432v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of Organic Carbon Downward Transport by the Oceanic Biological Carbon Pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.634. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly variable iron content modulates iceberg-ocean fertilisation and potential carbon export</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of Nutrient-Limited Phytoplankton Production and Its Bacterial Remineralization for Carbon and Oxygen Fluxes in the Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Carroll</w:t>
+                <w:t xml:space="preserve">Judith Piontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Höfer</w:t>
+                <w:t xml:space="preserve">Sonja Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Achterberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Schartau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13231-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960690v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and vertical flux of particulate organic matter to the oxygen minimum zone of the central Baltic Sea: impact of a sporadic North Sea inflow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly variable iron content modulates iceberg-ocean fertilisation and potential carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hopwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Höfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-927-2019⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13231-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078398v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Carbon Export Efficiency in the Global Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Giering</w:t>
+                <w:t xml:space="preserve">Composition and vertical flux of particulate organic matter to the oxygen minimum zone of the central Baltic Sea: impact of a sporadic North Sea inflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cisternas-Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.927-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-927-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GB006158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960691v1</w:t>
+                <w:t xml:space="preserve">hal-02078398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evolution of 129I levels in the Nordic Seas and the North Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers of Carbon Export Efficiency in the Global Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giering</w:t>
+                <w:t xml:space="preserve">Stephanie Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sanders</w:t>
+                <w:t xml:space="preserve">Frederic Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. García-Tenorio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Giering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.268⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (7), pp.891-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345753v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
+                <w:t xml:space="preserve">Robert Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Anderson</w:t>
+                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
+                <w:t xml:space="preserve">Maeve C. Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Geibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Iron, Cobalt, and Vitamin B 12 Supply on Phytoplankton Growth in the Tropical East Pacific During the 2015 El Niño</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Schlosser</w:t>
+                <w:t xml:space="preserve">Recent evolution of 129I levels in the Nordic Seas and the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Gledhill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Achterberg</w:t>
+                <w:t xml:space="preserve">S. Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. García-Tenorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vivo-Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL077972⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 621 (11), pp.376-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078407v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Biogeochemistry in the High Latitude North Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Influence of Iron, Cobalt, and Vitamin B 12 Supply on Phytoplankton Growth in the Tropical East Pacific During the 2015 El Niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Gledhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Achterberg</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stuart Painter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19472-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL077972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960682v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Riou</w:t>
+                <w:t xml:space="preserve">Iron Biogeochemistry in the High Latitude North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Para</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Sebastian Steigenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Chris Marsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Al Ali</w:t>
+                <w:t xml:space="preserve">Stuart Painter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975994v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the time lag between organic matter production and export in the surface ocean: Implications for estimates of export efficiency</w:t>
+                <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stange</w:t>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Le Moigne</w:t>
+                <w:t xml:space="preserve">Julien Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taucher</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boxhammer</w:t>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (1), pp.268-276. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL070875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345484v1</w:t>
+                <w:t xml:space="preserve">hal-01975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of low oxygen concentrations on bacterial degradation of sinking particles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the time lag between organic matter production and export in the surface ocean: Implications for estimates of export efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Massmig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boxhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16903-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345458v1</w:t>
+                <w:t xml:space="preserve">hal-02345484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle export fluxes to the oxygen minimum zone of the eastern tropical North Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">On the effect of low oxygen concentrations on bacterial degradation of sinking particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cisternas-Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Piontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massmig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Engel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16903-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-1825-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345472v1</w:t>
+                <w:t xml:space="preserve">hal-02345458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sequestration in the deep Atlantic enhanced by Saharan dust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeff Benson</w:t>
+                <w:t xml:space="preserve">Particle export fluxes to the oxygen minimum zone of the eastern tropical North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crowe</w:t>
+                <w:t xml:space="preserve">Hannes Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mclachlan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.189-194. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (7), pp.1825-1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-1825-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345479v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical, seasonal, and depth variation in sinking particle speeds in the North Atlantic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. de Soto</w:t>
+                <w:t xml:space="preserve">Carbon sequestration in the deep Atlantic enhanced by Saharan dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ceballos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Le Moigne</w:t>
+                <w:t xml:space="preserve">Richard Lampitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mclachlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069233⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345494v1</w:t>
+                <w:t xml:space="preserve">hal-02345479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bloom dynamics on Particle Export Efficiency in the North Atlantic: a comparative study of radioanalytical techniques and sediment traps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.M. Marsay</w:t>
+                <w:t xml:space="preserve">Geographical, seasonal, and depth variation in sinking particle speeds in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villa-Alfageme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Sanders</w:t>
+                <w:t xml:space="preserve">E. Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186, pp.198-210. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (16), pp.8609-8616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345490v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes the inverse relationship between primary production and export efficiency in the Southern Ocean?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Influence of bloom dynamics on Particle Export Efficiency in the North Atlantic: a comparative study of radioanalytical techniques and sediment traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ceballos-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Marsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068480⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345498v1</w:t>
+                <w:t xml:space="preserve">hal-02345490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic ash as an oceanic iron source and sink</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">What causes the inverse relationship between primary production and export efficiency in the Southern Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (6), pp.2732-2740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 43 (9), pp.4457-4466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL067905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345502v1</w:t>
+                <w:t xml:space="preserve">hal-02345498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2014</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic ash as an oceanic iron source and sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Abouchami</w:t>
+                <w:t xml:space="preserve">Nicholas Rogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Marsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.2732-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL067905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491331v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon export efficiency and phytoplankton community composition in the Atlantic sector of the Arctic Ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Daniels</w:t>
+                <w:t xml:space="preserve">Edward Mawji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaucia Fragoso</w:t>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC010700⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345504v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of particulate organic carbon flux in the Scotia Sea, Southern Ocean, is controlled by zooplankton fecal pellets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Le Moigne</w:t>
+                <w:t xml:space="preserve">Carbon export efficiency and phytoplankton community composition in the Atlantic sector of the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poulton</w:t>
+                <w:t xml:space="preserve">Alex Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tarling</w:t>
+                <w:t xml:space="preserve">Chris Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ward</w:t>
+                <w:t xml:space="preserve">Glaucia Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (3), pp.821-830. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.3896-3912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL062744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JC010700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345505v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is mineral ballast important for surface export of particulate organic carbon in the ocean?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attenuation of particulate organic carbon flux in the Scotia Sea, Southern Ocean, is controlled by zooplankton fecal pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marcinko</w:t>
+                <w:t xml:space="preserve">E. Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Martin</w:t>
+                <w:t xml:space="preserve">A. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sanders</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Tarling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (23), pp.8460-8468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061678⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.821-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960919v1</w:t>
+                <w:t xml:space="preserve">hal-02345505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequestration efficiency in the iron-limited North Atlantic: Implications for iron supply mode to fertilized blooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Where is mineral ballast important for surface export of particulate organic carbon in the ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marcinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sanders</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 41 (13), pp.4619-4627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL060308⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 41 (23), pp.8460-8468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345516v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and modeling of slow-sinking particles in the twilight zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Sanders</w:t>
+                <w:t xml:space="preserve">Sequestration efficiency in the iron-limited North Atlantic: Implications for iron supply mode to fertilized blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mark Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Villa-Alfageme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Steigenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GB004981⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (13), pp.4619-4627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL060308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345507v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS measurements of 129I in seawater around Iceland and the Irminger Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Observations and modeling of slow-sinking particles in the twilight zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villa-Alfageme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 294, pp.547-551. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (11), pp.1327-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.07.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345402v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Export of organic carbon and biominerals derived from 234Th and 210Po at the Porcupine Abyssal Plain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMS measurements of 129I in seawater around Iceland and the Irminger Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marsay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Gómez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. López-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. García-León</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 294, pp.547-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966883v1</w:t>
+                <w:t xml:space="preserve">hal-02345402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global database of surface ocean particulate organic carbon export fluxes diagnosed from the 234 Th technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Export of organic carbon and biominerals derived from 234Th and 210Po at the Porcupine Abyssal Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villa-Alfageme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-5-295-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345518v1</w:t>
+                <w:t xml:space="preserve">hal-02966883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the biogeochemical features of the subtropical southeastern Atlantic and the Southern Ocean south of South Africa during the austral summer of the International Polar Year</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Masson</w:t>
+                <w:t xml:space="preserve">Global database of surface ocean particulate organic carbon export fluxes diagnosed from the 234 Th technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-281-2013⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-5-295-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789087v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced rates of particulate organic matter remineralization by microzooplankton are diminished by added ballast minerals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">Description of the biogeochemical features of the subtropical southeastern Atlantic and the Southern Ocean south of South Africa during the austral summer of the International Polar Year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laurenceau</w:t>
+                <w:t xml:space="preserve">Marie Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina L. de La Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grossteffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (9), pp.5755-5765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-5755-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-281-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926372v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative contribution of fast and slow sinking particles to ocean carbon export</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced rates of particulate organic matter remineralization by microzooplankton are diminished by added ballast minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina L. de La Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GB004085⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (9), pp.5755-5765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-5755-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345392v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the proportion of ballast versus non-ballast associated carbon export in the surface ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Sanders</w:t>
+                <w:t xml:space="preserve">The relative contribution of fast and slow sinking particles to ocean carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Villa-Alfageme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
+                <w:t xml:space="preserve">F. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL052980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345531v1</w:t>
+                <w:t xml:space="preserve">hal-02345392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does dynamical spatial variability impact 234Th-derived estimates of organic export?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Aquilina</w:t>
+                <w:t xml:space="preserve">On the proportion of ballast versus non-ballast associated carbon export in the surface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Villa-Alfageme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Pabortsava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.05.015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766637v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced estimate of the strength of the ocean's biological carbon pump</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does dynamical spatial variability impact 234Th-derived estimates of organic export?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL046735⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.24-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345710v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeochemical cycle of dissolved cobalt in the Atlantic and the Southern Ocean south off the coast of South Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Baker</w:t>
+                <w:t xml:space="preserve">A reduced estimate of the strength of the ocean's biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+                <w:t xml:space="preserve">Esben Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lacan</w:t>
+                <w:t xml:space="preserve">Paul Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 126 (1-4), pp.193-206. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL046735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02345554v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The biogeochemical cycle of dissolved cobalt in the Atlantic and the Southern Ocean south off the coast of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1-4), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nitrogen uptake by phytoplankton in the Atlantic sector of the Southern Ocean during late austral summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Thomalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Waldron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85, pp.2947-2959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-2947-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8313,279 +8447,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first look at GEOTRACES issues from the IPY BONUS GOODHOPE cruise in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8595,150 +8729,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOW-THROUGH ROLLING TANKS A NEW TOOL TO STUDY MARINE SNOW FRAGMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Boris Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Twilight Zone Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Woods Hole (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8748,156 +8882,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8907,161 +9041,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9208,51 +9342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-5111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petiteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Moigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa-Alfageme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vioque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008498" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05157550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Pabortsava" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Villa-Alfageme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsey Baker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lei Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letscher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06772-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04221859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mongin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cisternas-Novoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01140-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Vambeke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5891-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang C. Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Rapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;dke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4919-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenan Kharbush" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Close" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arnosti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00518" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browning" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wolf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086631" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loginova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sommer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4663-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Masqu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1267-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-57" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Piontek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Endres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schartau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00581" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00634" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Carroll" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#246;fer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Meire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13231-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-927-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Moigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giering" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006158" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Soto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a-Tenorio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivo-Vilches" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gledhill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077972" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960682v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steigenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marsay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Painter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19472-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boxhammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massmig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16903-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Wagner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1825-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lampitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Benson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crowe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069233" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos-Romero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marsay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Sanders" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.10.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345498v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068480" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rogan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067905" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poulton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daniels" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Fragoso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010700" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarling" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ward" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062744" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marcinko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061678" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark Moore" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villa-Alfageme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004981" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345402v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#243;mez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#243;pez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.07.045" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.10.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH5ZVHR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-295-2013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789087v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Le Moigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grossteffan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-281-2013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00926372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurenceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5755-2013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P Achterberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345531v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052980" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Madsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL046735" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Joubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thomalla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Waldron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Lucas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2947-2011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-5111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonz&#225;lez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a-Prieto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129812" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petiteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Moigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa-Alfageme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vioque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05157550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Pabortsava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Villa-Alfageme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsey Baker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lei Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letscher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06772-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04221859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mongin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cisternas-Novoa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01140-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Vambeke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5891-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang C. Xie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Rapp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;dke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4919-2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenan Kharbush" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Close" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arnosti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00518" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browning" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wolf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086631" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loginova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sommer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4663-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Masqu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1267-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-57" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00634" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Piontek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Endres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schartau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00581" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Carroll" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#246;fer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Meire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13231-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-927-2019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Moigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giering" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006158" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Soto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giering" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a-Tenorio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivo-Vilches" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.268" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gledhill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steigenberger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marsay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Painter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19472-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345484v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stange" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boxhammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070875" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massmig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16903-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Wagner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wilson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1825-2017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lampitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Benson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crowe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mclachlan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2899" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069233" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceballos-Romero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marsay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Sanders" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.10.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068480" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rogan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067905" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poulton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daniels" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Fragoso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010700" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarling" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ward" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062744" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marcinko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061678" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark Moore" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villa-Alfageme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060308" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004981" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#243;mez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#243;pez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.07.045" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.10.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH5ZVHR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madsen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-295-2013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789087v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Le Moigne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grossteffan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-281-2013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00926372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurenceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5755-2013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345392v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P Achterberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052980" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345710v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Madsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL046735" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641423v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Joubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thomalla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Waldron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Lucas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2947-2011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>