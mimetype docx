--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -417,196 +417,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France des marges et le modèle républicain intégrateur des populations et des territoires. Quels enseignements tirer de la séquence électorale de 2017 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.821.0143⟩</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.473.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970732v1</w:t>
+                <w:t xml:space="preserve">hal-02092453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La France des marges et le modèle républicain intégrateur des populations et des territoires. Quels enseignements tirer de la séquence électorale de 2017 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (3), pp.193. </w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 82 (1), pp.143-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.473.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lig.821.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092453v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, Conclusions, Perspectives : Les marges françaises, une géographie de la déconstruction ?</w:t>
               </w:r>
@@ -836,442 +836,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques des paysages ruraux le long du gradient bioclimatique nord-sud dans le sud-ouest du Niger (régions de Tillabery et de Dosso)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Vegetation in the Urban Policies of European Cities in the Age of the Sustainable City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14456⟩</w:t>
+              <w:t xml:space="preserve">European Spatial Research and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Sustainable City: the Concept, European and Implementation, 20 (2013) (2), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/esrp-2013-0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282916v1</w:t>
+                <w:t xml:space="preserve">hal-01136800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retranscription d'entretien, &amp;quot; Une rencontre avec Frédéric Alexandre et Alain Génin. Géographie de la végétation terrestre. Modèles hérités, pers-pectives, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fourault-Cauët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 691, pp.357--368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O cajueiro (Anacardium occidentale L.) : de simbolo da cultura nordestina a arvore testemunha da mundalização da economia e dos modos de vida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques des paysages ruraux le long du gradient bioclimatique nord-sud dans le sud-ouest du Niger (régions de Tillabery et de Dosso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis San Emeterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REvista do Instituto Arqueologico, Historico e Geografico Pernambucano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993035v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Vegetation in the Urban Policies of European Cities in the Age of the Sustainable City</w:t>
+                <w:t xml:space="preserve">O cajueiro (Anacardium occidentale L.) : de simbolo da cultura nordestina a arvore testemunha da mundalização da economia e dos modos de vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spatial Research and Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REvista do Instituto Arqueologico, Historico e Geografico Pernambucano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.13-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/esrp-2013-0008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136800v1</w:t>
+                <w:t xml:space="preserve">hal-00993035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités dans la biosphère: les trois temps de la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87 (4), pp.9 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils biologiques et limites climatiques en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bobée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Land Use Symposium on Land Use Changes, Trends and Projections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des ressources pastorales, perception des changements et stratégies d’adaptation des agropasteurs sahéliens : exemple de la commune de Hombori (Mali).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la végétation. Modèles spatiaux, perspectives, concepts et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Armand Colin, pp.304, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continu et discontinu dans l'espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tours, Presses universitaires François Rabelais, pp.440, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3457,51 +3457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 / Biogéographie. De la marginalisation à une science de l’environnement interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans : Denis Chartier éd.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifeste pour une géographie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.279-304, 2016, </w:t>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galop D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et environnement, de la reconstitution du passé aux analyses prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2013, 2848674458</w:t>
@@ -4098,51 +4098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7ED0DB5"/>
+    <w:nsid w:val="B756B885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4329,51 +4329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-alexandre-paris-13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8650-8523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057505284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.821.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02092453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00993035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/esrp-2013-0008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2005.3009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03970728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.312.0153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Saadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1999.2964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01487478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1998.4801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1996.995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Houesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feveile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829669v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chart.2016.01.0279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/tel-01620835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-alexandre-paris-13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8650-8523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057505284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02092453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.821.0143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/esrp-2013-0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00993035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2005.3009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03970728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.312.0153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Saadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1999.2964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01487478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1998.4801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1996.995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Houesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feveile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829669v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chart.2016.01.0279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/tel-01620835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>