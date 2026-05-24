--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -417,196 +417,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La France des marges et le modèle républicain intégrateur des populations et des territoires. Quels enseignements tirer de la séquence électorale de 2017 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.473.0193⟩</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 82 (1), pp.143-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.821.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092453v1</w:t>
+                <w:t xml:space="preserve">hal-03970732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France des marges et le modèle républicain intégrateur des populations et des territoires. Quels enseignements tirer de la séquence électorale de 2017 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vol. 82 (1), pp.143-167. </w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.821.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eg.473.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970732v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, Conclusions, Perspectives : Les marges françaises, une géographie de la déconstruction ?</w:t>
               </w:r>
@@ -836,442 +836,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Vegetation in the Urban Policies of European Cities in the Age of the Sustainable City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques des paysages ruraux le long du gradient bioclimatique nord-sud dans le sud-ouest du Niger (régions de Tillabery et de Dosso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis San Emeterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spatial Research and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/esrp-2013-0008⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136800v1</w:t>
+                <w:t xml:space="preserve">hal-01282916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retranscription d'entretien, &amp;quot; Une rencontre avec Frédéric Alexandre et Alain Génin. Géographie de la végétation terrestre. Modèles hérités, pers-pectives, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fourault-Cauët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 691, pp.357--368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques des paysages ruraux le long du gradient bioclimatique nord-sud dans le sud-ouest du Niger (régions de Tillabery et de Dosso)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O cajueiro (Anacardium occidentale L.) : de simbolo da cultura nordestina a arvore testemunha da mundalização da economia e dos modos de vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REvista do Instituto Arqueologico, Historico e Geografico Pernambucano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.13-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282916v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O cajueiro (Anacardium occidentale L.) : de simbolo da cultura nordestina a arvore testemunha da mundalização da economia e dos modos de vida</w:t>
+                <w:t xml:space="preserve">The Role of Vegetation in the Urban Policies of European Cities in the Age of the Sustainable City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REvista do Instituto Arqueologico, Historico e Geografico Pernambucano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Spatial Research and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Sustainable City: the Concept, European and Implementation, 20 (2013) (2), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/esrp-2013-0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993035v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités dans la biosphère: les trois temps de la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87 (4), pp.9 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils biologiques et limites climatiques en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bobée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Land Use Symposium on Land Use Changes, Trends and Projections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des ressources pastorales, perception des changements et stratégies d’adaptation des agropasteurs sahéliens : exemple de la commune de Hombori (Mali).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la végétation. Modèles spatiaux, perspectives, concepts et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Armand Colin, pp.304, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continu et discontinu dans l'espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tours, Presses universitaires François Rabelais, pp.440, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3457,51 +3457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 / Biogéographie. De la marginalisation à une science de l’environnement interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans : Denis Chartier éd.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifeste pour une géographie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.279-304, 2016, </w:t>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galop D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et environnement, de la reconstitution du passé aux analyses prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2013, 2848674458</w:t>
@@ -4098,51 +4098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B756B885"/>
+    <w:nsid w:val="CDBDCE07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4329,51 +4329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-alexandre-paris-13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8650-8523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057505284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02092453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.821.0143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/esrp-2013-0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00993035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2005.3009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03970728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.312.0153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Saadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1999.2964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01487478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1998.4801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1996.995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Houesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feveile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829669v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chart.2016.01.0279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/tel-01620835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-alexandre-paris-13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8650-8523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057505284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.821.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02092453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00993035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/esrp-2013-0008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2005.3009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03970728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.312.0153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Saadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1999.2964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01487478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1998.4801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1996.995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Houesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feveile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829669v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chart.2016.01.0279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/tel-01620835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>