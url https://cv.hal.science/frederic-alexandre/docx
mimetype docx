--- v0 (2026-03-14)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Alexandre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">http://www.labri.fr/perso/falexand/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests concern the emergence of intelligent behavior by distributed computing with real or artificial neural networks. They are investigated in the domains of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in tight loop with </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I explore the structure/function relations in the brain and the links, at several levels of description, between biologically inspired neural architectures and functioning and learning principles. At the level of the population of neurons, I study adapted elementary mechanisms of neuronal functioning and learning. At the level of information flows, I design models of cerebral structures including the posterior and prefrontal cortex, cerebellum, basal ganglia, thalamus, amygdala, hippocampus with application to perceptive scene interpretation, planning and the related various aspects of memorization. A major challenge concerns exchanges of information and transfer of learning between the neuronal structures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I am interested in adaptive behavior for autonomous robotics. My main reference frameworks are embodied cognition and enaction, and I aim at building a global model of the cognitive architecture to study how a variety of functions ranging from perceptive analysis and sensorimotor coordination to executive functions and consciousness are built by interaction with the inner (emotional) and the outer (physical) world. These studies exploit the above-mentioned neural systems but also my other fields of expertise related to machine learning, pattern recognition, data, image and signal processing and neuro-control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I work in the Bordeaux Neurocampus and have other national and international collaborations to feed the loop of interactions, building models from data and knowledge in these domains and assessing and exploiting them for the study of neuronal mechanisms and structures, animal and human behavior and neurodegenerative diseases.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Large Language Models Exhibit Human-Level Cognitive Flexibility in the Wisconsin Card Sorting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcds.2025.3590165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ChatGPT m’a dit que… » : l’illusion de la discussion avec l’IA nous mène à l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Cambridge Analytica à ChatGPT, comprendre comment l’IA donne un sens aux mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne ChatGPT ? Décrypter son nom pour comprendre les modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VTA GABAergic computational model of dissociated reward prediction error computation in classical conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.107653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40708-021-00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations difficiles entre l'Intelligence Artificielle et les Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles façons l'intelligence artificielle se sert-elle des neurosciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] The Wisconsin Card Sorting Test: Theoretical analysis and modeling in a neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Separation in the Hippocampus: Distinct Circuits under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (6), pp.2785-2808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1659-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Understand Brain-Body-Environment Interactions? Toward a systemic Representationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] How Attention Can Create Synaptic Tags for the Learning of Working Memories in Sequential Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special theme: Machine Learning, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of exteroceptive and interoceptive information within the hippocampus: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pavlovian model of the amygdala and its influence within the medial temporal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retranscription d'entretien, &amp;quot; Une rencontre avec Guy di Méo. Les Murs invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Di Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quéva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122 (689), pp.22--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postsynaptic dysfunction is associated with spatial and object recognition memory loss in a natural model of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro O Ardiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheril C Tapia-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuchhanda Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (34), pp.13835-40. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201209109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Self-Organization Emerge through Dynamic Neural Fields Computation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Alecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2010.526194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Un cerveau artificiel, c’est pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical basis of communication: local computation, coordination, attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Data-driven Learning of a Novelty Detection Model for One-Class Classification with Application to High-Dimensional Noisy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (2), pp.191-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a continuity between categorical and coordinate spatial relations coding? Evidence from a grid/no-grid working memory paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Burnod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.576-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une géographie du ravinement dans les secteurs marneux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bertherlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 123-124, pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal biologically inspired models for clean and noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (1-3), pp.131--136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages et perspectives de développement durable sur la petite cote et dans le delta du Sine - Saloum (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.00-00. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of contextual effect on reproduced extents in recall tasks: The issue of the imputed motion hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (5), pp.303--315. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal Spectral Analysis of EEG and Expert Knowledge Integration for Automatic Classification of Sleep Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (11), pp.1854-1861. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.cs/0510083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alertness States Classification By SOM and LVQ Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bio-inspired neural networks for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Recovery for Continental-Scale Mineral Exploration by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andor Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025123920475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a biological to a computational model for the autonomous behavior of an animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (1-4), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-0255(02)00195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction using artificial neural networks: Application to radar target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Remm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(01)00142-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles connexionnistes de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55, pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Algorithms for Clustering an environmental data set : a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1-3), pp.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and episodic memories in a predictive coding model of the neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models need Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metacognitive agents: integrating confidence in sequential decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating Hopfield Networks to Episodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Control of Hopfield Networks in a Hippocampal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGSCI 2024 - 46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning with modular reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opportunistic PFC: Downstream Modulation of a Hippocampus-inspired Network is Optimal for Contextual Memory Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Conference on Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Modular Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2022 - 30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges / Virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Machine Learning with Flexible Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Computational Cognitive Neuroscience Model of Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCI*CC'21 - 20th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structure of Restricted Boltzmann Machine for Modeling System Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Padiolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2020, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity explained by Computational Cognitive Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC'20 - International Conference on Computational Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to study the dynamics of representations of rewards in the orbital and medial frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normal and pathological reward processing: From synapse to behavior, 6th Bordeaux Neurocampus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Architecture and Software Environment for the Design and Experimentation of Survival Behaviors in Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCCI 2018 - 10th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different learning architectures contribute to value prediction in human cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2018 : 6th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survival task for the design and the assessment of an autonomous agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid Systems, Living Machines 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired neuronal model of reward prediction error computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime S Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Computational Neuroscience can offer Machine Learning : Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Neuroscience: challenges for the 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the ventral hippocampus and its role in the limbic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GDR Neurosciences de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Neuromodulation as a Framework to Integrate Uncertainty in General Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth Conference on Artificial General Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41649-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Model of Noradrenergic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44778-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Machine Learning: Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Neural Computation Theory and Applications (NCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.97 - 101, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006090300970101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the sensory roles of noradrenaline in action selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (IEEE ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard pathways in early vision : role of the thalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heteroassociative Learning Model Robust to Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling pavlovian conditioning with multiple neuronal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le rôle des émotions dans la modélisation cognitive: apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pour la Modélisation de l'Irrationnel dans la Cognition (JMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of amygdalar modulations and interactions in pavlovian conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation and Psychology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the amygdala revisits pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French International Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature, Configuration, History : a bio-inspired framework for information representation in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which reinforcing signals in autonomous systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de catégories par interaction entre systèmes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (CAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thalamocortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese workshop in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning and Dimensionality Reduction: a model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement et Réduction de la dimensionnalité : une Approche Bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'Apprentissage - CAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between reinforcement and procedural learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011 Special Topic Neuroscience and Neurocognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource fourragère en Afrique soudano-sahélienne : estimation, cartographie, et suivi par analyse de séries temporelles de NDVI NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose San-Emeterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of emotions in robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Research on Emotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modulatory Feedback upon the BCM learning rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior learning using emotional conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop "From motor to interaction learning in robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Sigaud and Jan Peters and Sethu Vijayakumar, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'auto-organisation corticale : un modèle basé sur la règle de plasticité synaptique BCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des grapho-éléments temporels de l'électroencéphalogramme du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Ateliers Traitement et Analyse de l'Information : Méthodes et Applications - TAIMA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, attention, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN Workshop "What it means to communicate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal and Complex-Valued Models based on SOM map applied to Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust 2D spatio-temporal self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Symposium on Artificial Neural Networks - ESANN'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised neuronal approaches for EEG signal classification: experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Artificial Intelligence and Soft Computing - ASC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Aug 2006, Palma de Mallorca/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Automatique des Stades du Sommeil par Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Workshop "Applications Médicales de l'Informatique : Nouvelles Approches" - AMINA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Monastir/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two spatio-temporal organization maps for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition - ANNPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, University of Ulm/Germany, pp.11-20, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11829898_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.53--58, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation and selective attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spiking neurons : une leçon de la biologie pour le codage et le traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information Méthodes et Applications - TAIMA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of Sleep Stages on a EEG signal by Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS International Conference on SIGNAL, SPEECH and IMAGE PROCESSING - WSEAS SSIP'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Corfu Island/Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing Map Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.357--362, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550822_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks to extract Knowledge from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IASTED International Conference on Biomedical Engineering - BioMED2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck/Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational neuronal model for hemispheric specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Biology and Ecology - MABE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corfu, Greece, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel FPGA implementation of self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics - ICM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunis, Tunisia, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria self-organization: Example of motor-dependent phonetic representation for a multi-modal robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobotics Workshop of the 27th german conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ulm, Germany, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation basse-consommation de cartes auto-organisatrices pour la détection de l'hypovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raytchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de neurones pour des associations multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Reghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist approach for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems - BICS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Computing Sciences Conferences (ICSC) Canada, and University of Stirling, Scotland and Imperial College, London, England, 2004, Stirling, United Kingdom, pp.BIS3-1 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Predictive maps on ore deposits : A Case Study in GIS Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Florence, Italy, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16h European Conference on Artificial Intelligence - ECAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Valencia, Spain, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised extraction of temporal evolution patterns on an electric arc furnace process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing - IFAC-MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'Electricité, de l'Electronique, et des Technologies de l'Information et de la Communication - France, Sep 2004, Nancy, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Classification by Hybrid Method combining Supervised and Unsupervised Learnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks - ICANN'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istambul, Turkey, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des niveaux de vigilance, à partir d'un signal EEG par les cartes auto-organisatrices de Kohonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information: Méthodes et Applications - TAIMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Deriche, F. Ghorbel, Oct 2003, Hammamet, Tunisie, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs des Sciences et Technologies de l'Information et de la Communication - MajecSTIC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marseille, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Levels of Time for Artificial Models and Biological Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior - SAB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh UK, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'une carte associative pour l'orientation d'un robot autonome à l'aide d'une image vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse d'Images Méthodes et Applications - TAIMA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Hammamet, Tunisie, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks in Dynamic Process Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAR - Annual Meeting - IAR/ICD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSPS (Ecole Nationale Supérieure de Physique de Strasbourg / ULP (Université Louis Pasteur Strasbourg), 2001, Strasbourg, France, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modulaire et architecture dédiée pour l'implantation de réseaux neuromimétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Cognitives - ARCo'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelle variabilité sont capables les réseaux de neurones artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI Cognitique, Mar 2000, Paris, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration from Neurosciences to emulate Cognitive Tasks at different Levels of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence &amp; the Simulation of Behaviour - AISB'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Birmingham, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'information visuo-spatiale dans les réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Vaucher, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lois d'adaptation pour neurones artificiels et réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Champenoux, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Inspiration for Multiple Memories Implementation and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Kosice, Slovak Republic, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation interne stable d'informations multimodales : approche connexionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Clustering Algorithms for a better Supervised Prediction : Application to a radio communication problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Networks Society, 1999, Washington, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization within cortical models : An application to causality learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Artificial Neural Networks - ESANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Bruges, Belgium, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic Integration for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes - HCP'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10th mini-Euro conference, 1999, Brest, France, pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks for mobile phone cell planning using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Engineering Applications of Neural Networks - EANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Warsaw, Poland, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling prefrontal functions for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Logic and Multi-Layer Perceptron Hybrid Model Applied to a Real World Steel-Making Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du contexte dans le modèle OWE : Un réseau de neurones artificiels utilisant des connexions axo-synaptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI, Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of action with a cortically-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Workshop on Learning Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Edimbourgh, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative fMRI exploration of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Philadelphia, USA, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angoi-Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Functional Mapping of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada, pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cortical activation for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cognitive and neural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Boston, USA, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Algorithms for Vector Quantization: Evaluation on an environmental data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAP, Fourth International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sequence Learning with a Cortically-Inspired Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International Conference on Computational Intelligence &amp; Neuroscience - JCIS'98 - Association for Intelligent Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools & Methodology for Hybrid Neuro-Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Int. Conf. on Computational Engineering in Systems Applications - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Borne, M. Ksouri, A. El Kamel, 1998, Nabeul (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantage Race Diffusion mechanism to study the dissociated roles of Orbitofrontal Cortex subregions in instrumental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th quadrennial meeting on orbitofrontal cortex function (OFC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards computational learning science: modeling creative problem solving in child-robot interaction through behavioral learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLS 2023 - Annual Meeting of the International Society of the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling prefrontal-hippocampal interactions for contextual controlled learning using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal unifié du traitement conscient et inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eliasmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-computational model showing the effects of ventral striatum lesion on the computation of reward prediction error in VTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-level computational model of decision-making and learning in the lateral and medial sub-regions of Orbitofrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2019 : Fourth Quadrennial Meeting on OFC Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relational and informational organisation in the orbital and medial prefrontal cortex A study using virtual experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling executive functions in the prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Dubrovnik Conference on Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the limbic and sensori-motor cortico-basal loops : a systemic framework to explain animal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2018 - Eighth International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bio-inspirée dans le numérique et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Héricé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2015 - INRIA Bordeaux Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Amygdala in decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA's project-team Cortex : Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continu et discontinu dans l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Génin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2008, 9782869062351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs sortes d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues-Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15 - 43, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre ou transformer l’humain ? Enjeux et voies potentielles de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Catholique International de Coopération avec l’UNESCO; Académie Catholique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissances technologiques et éthique de la finitude humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.23, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche systémique : simuler moins pour modéliser plus en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Modélisation: succès et limites", CNRS et Académie des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS - Académie des Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for information representation in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed A. Moustafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.403-412, 2017, 978-1-119-15906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Architecture Resolving Memory Interference through Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merelo, J.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 669, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48506-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique du réseau cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Letonturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.129-140, 2012, Les essentiels d'Hermès, 978-2-271-07509-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Word Semantics from Multi-modal Acoustico-Motor Integration: Application of the Bijama Model to the Setting of Action-Dependant Phonetic Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Wermter and Günther Palm and Mark Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robots: Intelligent Systems, Cognitive Robotics, and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.144--161, 2005, Lecture Notes in Artificial Intelligence, 3-540-27440-5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b139051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles neuronaux comme base de l'anticipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock and B. Vaxelaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anticipation à l'horizon du Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 12 p, 2004, Psychologie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Natural to Artificial Intelligence: Numerical processing for cognitive tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bourgine and Jean-Pierre Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-130, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'invariants et prise en compte de la variabilité dans les réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lautrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, 10 p, 2002, Cognitique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon cerveau et ses biais dans la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l'IA -épisode 3 : Class'Code / Inria IAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA, entre fascination et rejet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les circuits cérébraux de la décision pour lutter contre le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles mathématiques : miracle ou supercherie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Minsky : l'intelligence artificielle débraillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de neuf sous le soleil de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les vrais dangers de l'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting roles of lateral and medial Orbitofrontal cortex in decision-making and learning : A system-level computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de codages catégoriels et métriques de l'information visiospatiale et de leurs conséquences sur les performances des êtres humains et des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte IA digne de confiance, Pour le déploiement d’une industrie de production numérisée, résiliente et éthique en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria Centre at the University of Bordeaux. 2025, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Cognitive Processes in Creative Problem Solving: A Computational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9555, Inria &amp; Labri, Université de Bordeaux. 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Creative Problem-Solving Tasks from a Computational and Neuroeducational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9556, Inria &amp; Labri, Univ. Bordeaux. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les réseaux cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-8219, INRIA. 2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Hippocampus for pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gorojosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8377, INRIA. 2013, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et classification des états de vigilance par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4714, INRIA. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation fonctionnelle du cortex : La colonne corticale : aspects visuels et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1990NAN10054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus près du cerveau - Mnemosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Alexandre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">http://www.labri.fr/perso/falexand/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests concern the emergence of intelligent behavior by distributed computing with real or artificial neural networks. They are investigated in the domains of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in tight loop with </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I explore the structure/function relations in the brain and the links, at several levels of description, between biologically inspired neural architectures and functioning and learning principles. At the level of the population of neurons, I study adapted elementary mechanisms of neuronal functioning and learning. At the level of information flows, I design models of cerebral structures including the posterior and prefrontal cortex, cerebellum, basal ganglia, thalamus, amygdala, hippocampus with application to perceptive scene interpretation, planning and the related various aspects of memorization. A major challenge concerns exchanges of information and transfer of learning between the neuronal structures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I am interested in adaptive behavior for autonomous robotics. My main reference frameworks are embodied cognition and enaction, and I aim at building a global model of the cognitive architecture to study how a variety of functions ranging from perceptive analysis and sensorimotor coordination to executive functions and consciousness are built by interaction with the inner (emotional) and the outer (physical) world. These studies exploit the above-mentioned neural systems but also my other fields of expertise related to machine learning, pattern recognition, data, image and signal processing and neuro-control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I work in the Bordeaux Neurocampus and have other national and international collaborations to feed the loop of interactions, building models from data and knowledge in these domains and assessing and exploiting them for the study of neuronal mechanisms and structures, animal and human behavior and neurodegenerative diseases.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Large Language Models Exhibit Human-Level Cognitive Flexibility in the Wisconsin Card Sorting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcds.2025.3590165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ChatGPT m’a dit que… » : l’illusion de la discussion avec l’IA nous mène à l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Cambridge Analytica à ChatGPT, comprendre comment l’IA donne un sens aux mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne ChatGPT ? Décrypter son nom pour comprendre les modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VTA GABAergic computational model of dissociated reward prediction error computation in classical conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.107653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40708-021-00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations difficiles entre l'Intelligence Artificielle et les Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles façons l'intelligence artificielle se sert-elle des neurosciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] The Wisconsin Card Sorting Test: Theoretical analysis and modeling in a neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Separation in the Hippocampus: Distinct Circuits under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (6), pp.2785-2808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1659-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Understand Brain-Body-Environment Interactions? Toward a systemic Representationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] How Attention Can Create Synaptic Tags for the Learning of Working Memories in Sequential Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special theme: Machine Learning, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of exteroceptive and interoceptive information within the hippocampus: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pavlovian model of the amygdala and its influence within the medial temporal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retranscription d'entretien, &amp;quot; Une rencontre avec Guy di Méo. Les Murs invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Di Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quéva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122 (689), pp.22--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postsynaptic dysfunction is associated with spatial and object recognition memory loss in a natural model of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro O Ardiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheril C Tapia-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuchhanda Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (34), pp.13835-40. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201209109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Self-Organization Emerge through Dynamic Neural Fields Computation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Alecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2010.526194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Un cerveau artificiel, c’est pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical basis of communication: local computation, coordination, attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Data-driven Learning of a Novelty Detection Model for One-Class Classification with Application to High-Dimensional Noisy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (2), pp.191-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a continuity between categorical and coordinate spatial relations coding? Evidence from a grid/no-grid working memory paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Burnod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.576-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une géographie du ravinement dans les secteurs marneux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bertherlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 123-124, pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal biologically inspired models for clean and noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (1-3), pp.131--136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages et perspectives de développement durable sur la petite cote et dans le delta du Sine - Saloum (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.00-00. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal Spectral Analysis of EEG and Expert Knowledge Integration for Automatic Classification of Sleep Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (11), pp.1854-1861. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.cs/0510083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of contextual effect on reproduced extents in recall tasks: The issue of the imputed motion hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (5), pp.303--315. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alertness States Classification By SOM and LVQ Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bio-inspired neural networks for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Recovery for Continental-Scale Mineral Exploration by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andor Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025123920475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a biological to a computational model for the autonomous behavior of an animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (1-4), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-0255(02)00195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction using artificial neural networks: Application to radar target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Remm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(01)00142-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles connexionnistes de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55, pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Algorithms for Clustering an environmental data set : a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1-3), pp.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and episodic memories in a predictive coding model of the neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models need Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metacognitive agents: integrating confidence in sequential decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating Hopfield Networks to Episodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Control of Hopfield Networks in a Hippocampal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGSCI 2024 - 46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning with modular reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opportunistic PFC: Downstream Modulation of a Hippocampus-inspired Network is Optimal for Contextual Memory Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Conference on Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Modular Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2022 - 30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges / Virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Machine Learning with Flexible Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Computational Cognitive Neuroscience Model of Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCI*CC'21 - 20th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structure of Restricted Boltzmann Machine for Modeling System Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Padiolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2020, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity explained by Computational Cognitive Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC'20 - International Conference on Computational Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to study the dynamics of representations of rewards in the orbital and medial frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normal and pathological reward processing: From synapse to behavior, 6th Bordeaux Neurocampus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Architecture and Software Environment for the Design and Experimentation of Survival Behaviors in Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCCI 2018 - 10th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different learning architectures contribute to value prediction in human cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2018 : 6th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survival task for the design and the assessment of an autonomous agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid Systems, Living Machines 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Computational Neuroscience can offer Machine Learning : Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Neuroscience: challenges for the 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired neuronal model of reward prediction error computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime S Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the ventral hippocampus and its role in the limbic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GDR Neurosciences de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Neuromodulation as a Framework to Integrate Uncertainty in General Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth Conference on Artificial General Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41649-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Model of Noradrenergic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44778-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Machine Learning: Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Neural Computation Theory and Applications (NCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.97 - 101, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006090300970101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the sensory roles of noradrenaline in action selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (IEEE ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard pathways in early vision : role of the thalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heteroassociative Learning Model Robust to Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling pavlovian conditioning with multiple neuronal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le rôle des émotions dans la modélisation cognitive: apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pour la Modélisation de l'Irrationnel dans la Cognition (JMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of amygdalar modulations and interactions in pavlovian conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation and Psychology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature, Configuration, History : a bio-inspired framework for information representation in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the amygdala revisits pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French International Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which reinforcing signals in autonomous systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de catégories par interaction entre systèmes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (CAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thalamocortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese workshop in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning and Dimensionality Reduction: a model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement et Réduction de la dimensionnalité : une Approche Bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'Apprentissage - CAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between reinforcement and procedural learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011 Special Topic Neuroscience and Neurocognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource fourragère en Afrique soudano-sahélienne : estimation, cartographie, et suivi par analyse de séries temporelles de NDVI NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose San-Emeterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of emotions in robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Research on Emotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modulatory Feedback upon the BCM learning rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior learning using emotional conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop "From motor to interaction learning in robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Sigaud and Jan Peters and Sethu Vijayakumar, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'auto-organisation corticale : un modèle basé sur la règle de plasticité synaptique BCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, attention, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN Workshop "What it means to communicate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des grapho-éléments temporels de l'électroencéphalogramme du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Ateliers Traitement et Analyse de l'Information : Méthodes et Applications - TAIMA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal and Complex-Valued Models based on SOM map applied to Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust 2D spatio-temporal self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Symposium on Artificial Neural Networks - ESANN'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised neuronal approaches for EEG signal classification: experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Artificial Intelligence and Soft Computing - ASC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Aug 2006, Palma de Mallorca/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Automatique des Stades du Sommeil par Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Workshop "Applications Médicales de l'Informatique : Nouvelles Approches" - AMINA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Monastir/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two spatio-temporal organization maps for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition - ANNPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, University of Ulm/Germany, pp.11-20, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11829898_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.53--58, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation and selective attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spiking neurons : une leçon de la biologie pour le codage et le traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information Méthodes et Applications - TAIMA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of Sleep Stages on a EEG signal by Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS International Conference on SIGNAL, SPEECH and IMAGE PROCESSING - WSEAS SSIP'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Corfu Island/Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing Map Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.357--362, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550822_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks to extract Knowledge from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IASTED International Conference on Biomedical Engineering - BioMED2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck/Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel FPGA implementation of self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics - ICM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunis, Tunisia, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational neuronal model for hemispheric specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Biology and Ecology - MABE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corfu, Greece, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation basse-consommation de cartes auto-organisatrices pour la détection de l'hypovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raytchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de neurones pour des associations multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Reghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist approach for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems - BICS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Computing Sciences Conferences (ICSC) Canada, and University of Stirling, Scotland and Imperial College, London, England, 2004, Stirling, United Kingdom, pp.BIS3-1 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria self-organization: Example of motor-dependent phonetic representation for a multi-modal robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobotics Workshop of the 27th german conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ulm, Germany, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Predictive maps on ore deposits : A Case Study in GIS Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Florence, Italy, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16h European Conference on Artificial Intelligence - ECAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Valencia, Spain, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised extraction of temporal evolution patterns on an electric arc furnace process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing - IFAC-MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'Electricité, de l'Electronique, et des Technologies de l'Information et de la Communication - France, Sep 2004, Nancy, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Classification by Hybrid Method combining Supervised and Unsupervised Learnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks - ICANN'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istambul, Turkey, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des niveaux de vigilance, à partir d'un signal EEG par les cartes auto-organisatrices de Kohonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information: Méthodes et Applications - TAIMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Deriche, F. Ghorbel, Oct 2003, Hammamet, Tunisie, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs des Sciences et Technologies de l'Information et de la Communication - MajecSTIC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marseille, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Levels of Time for Artificial Models and Biological Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior - SAB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh UK, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'une carte associative pour l'orientation d'un robot autonome à l'aide d'une image vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse d'Images Méthodes et Applications - TAIMA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Hammamet, Tunisie, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks in Dynamic Process Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAR - Annual Meeting - IAR/ICD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSPS (Ecole Nationale Supérieure de Physique de Strasbourg / ULP (Université Louis Pasteur Strasbourg), 2001, Strasbourg, France, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modulaire et architecture dédiée pour l'implantation de réseaux neuromimétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Cognitives - ARCo'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration from Neurosciences to emulate Cognitive Tasks at different Levels of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence &amp; the Simulation of Behaviour - AISB'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Birmingham, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelle variabilité sont capables les réseaux de neurones artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI Cognitique, Mar 2000, Paris, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lois d'adaptation pour neurones artificiels et réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Champenoux, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Inspiration for Multiple Memories Implementation and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Kosice, Slovak Republic, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'information visuo-spatiale dans les réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Vaucher, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation interne stable d'informations multimodales : approche connexionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Clustering Algorithms for a better Supervised Prediction : Application to a radio communication problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Networks Society, 1999, Washington, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization within cortical models : An application to causality learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Artificial Neural Networks - ESANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Bruges, Belgium, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic Integration for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes - HCP'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10th mini-Euro conference, 1999, Brest, France, pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks for mobile phone cell planning using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Engineering Applications of Neural Networks - EANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Warsaw, Poland, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling prefrontal functions for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Logic and Multi-Layer Perceptron Hybrid Model Applied to a Real World Steel-Making Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du contexte dans le modèle OWE : Un réseau de neurones artificiels utilisant des connexions axo-synaptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI, Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of action with a cortically-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Workshop on Learning Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Edimbourgh, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative fMRI exploration of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Philadelphia, USA, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angoi-Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Functional Mapping of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada, pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cortical activation for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cognitive and neural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Boston, USA, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Algorithms for Vector Quantization: Evaluation on an environmental data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAP, Fourth International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sequence Learning with a Cortically-Inspired Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International Conference on Computational Intelligence &amp; Neuroscience - JCIS'98 - Association for Intelligent Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools & Methodology for Hybrid Neuro-Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Int. Conf. on Computational Engineering in Systems Applications - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Borne, M. Ksouri, A. El Kamel, 1998, Nabeul (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantage Race Diffusion mechanism to study the dissociated roles of Orbitofrontal Cortex subregions in instrumental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th quadrennial meeting on orbitofrontal cortex function (OFC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards computational learning science: modeling creative problem solving in child-robot interaction through behavioral learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLS 2023 - Annual Meeting of the International Society of the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling prefrontal-hippocampal interactions for contextual controlled learning using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal unifié du traitement conscient et inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eliasmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-computational model showing the effects of ventral striatum lesion on the computation of reward prediction error in VTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-level computational model of decision-making and learning in the lateral and medial sub-regions of Orbitofrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2019 : Fourth Quadrennial Meeting on OFC Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relational and informational organisation in the orbital and medial prefrontal cortex A study using virtual experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling executive functions in the prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Dubrovnik Conference on Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the limbic and sensori-motor cortico-basal loops : a systemic framework to explain animal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2018 - Eighth International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bio-inspirée dans le numérique et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Héricé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2015 - INRIA Bordeaux Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Amygdala in decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA's project-team Cortex : Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continu et discontinu dans l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Génin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2008, 9782869062351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs sortes d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues-Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15 - 43, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre ou transformer l’humain ? Enjeux et voies potentielles de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Catholique International de Coopération avec l’UNESCO; Académie Catholique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissances technologiques et éthique de la finitude humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.23, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche systémique : simuler moins pour modéliser plus en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Modélisation: succès et limites", CNRS et Académie des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS - Académie des Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for information representation in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed A. Moustafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.403-412, 2017, 978-1-119-15906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Architecture Resolving Memory Interference through Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merelo, J.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 669, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48506-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique du réseau cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Letonturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.129-140, 2012, Les essentiels d'Hermès, 978-2-271-07509-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Word Semantics from Multi-modal Acoustico-Motor Integration: Application of the Bijama Model to the Setting of Action-Dependant Phonetic Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Wermter and Günther Palm and Mark Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robots: Intelligent Systems, Cognitive Robotics, and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.144--161, 2005, Lecture Notes in Artificial Intelligence, 3-540-27440-5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b139051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles neuronaux comme base de l'anticipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock and B. Vaxelaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anticipation à l'horizon du Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 12 p, 2004, Psychologie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Natural to Artificial Intelligence: Numerical processing for cognitive tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bourgine and Jean-Pierre Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-130, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'invariants et prise en compte de la variabilité dans les réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lautrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, 10 p, 2002, Cognitique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon cerveau et ses biais dans la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l'IA -épisode 3 : Class'Code / Inria IAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA, entre fascination et rejet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les circuits cérébraux de la décision pour lutter contre le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles mathématiques : miracle ou supercherie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Minsky : l'intelligence artificielle débraillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de neuf sous le soleil de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les vrais dangers de l'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting roles of lateral and medial Orbitofrontal cortex in decision-making and learning : A system-level computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de codages catégoriels et métriques de l'information visiospatiale et de leurs conséquences sur les performances des êtres humains et des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte IA digne de confiance, Pour le déploiement d’une industrie de production numérisée, résiliente et éthique en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria Centre at the University of Bordeaux. 2025, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Cognitive Processes in Creative Problem Solving: A Computational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9555, Inria &amp; Labri, Université de Bordeaux. 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Creative Problem-Solving Tasks from a Computational and Neuroeducational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9556, Inria &amp; Labri, Univ. Bordeaux. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les réseaux cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-8219, INRIA. 2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Hippocampus for pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gorojosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8377, INRIA. 2013, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et classification des états de vigilance par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4714, INRIA. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation fonctionnelle du cortex : La colonne corticale : aspects visuels et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1990NAN10054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus près du cerveau - Mnemosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfu Hao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcds.2025.3590165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Bapi Raju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2022.107653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-021-00126-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Kassab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1659-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Di M&#233;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro O Ardiles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheril C Tapia-Rojas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuchhanda Mandal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kirkwood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201209109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Alecu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2010.526194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schiltz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bertherlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Casagrande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Neji Ben Salem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0308K0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0553-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3P7VGMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kerkeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cs/0510083" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castellanos S&#225;nchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor Lips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025123920475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBSCSB22-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0255(02)00195-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3G47L60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00142-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K9JXQ57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05264365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padiolleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Penninckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931492v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod S Kaushik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41649-6_33" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44778-0_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006090300970101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401882v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232017v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280716" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826554v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishal Shah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170335v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104156v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11829898_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550907" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550822_56" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KK4B4HM7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di B&#233;doui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100080v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raytchev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Reghis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gill&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raychev" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100793v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099047v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099025v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107858v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oucherif" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107586v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107746v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lallement" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pican" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Louis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jonveaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angoi-Duprez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098710v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108034v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124474v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169486v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eliasmith" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Payan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2342" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/l-intelligence-artificielle-quoi-agit-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388015v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933185v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-technologies.fr/blog/categories/actes-de-colloque/posts/modelisation-succes-et-limites--2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251022v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/978-3-319-48504-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139051" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099961v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147556v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120951v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494003v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402261v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237897v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246653v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003497v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691368v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691371v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorojosky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071872v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754366v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10054" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145162v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfu Hao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcds.2025.3590165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Bapi Raju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2022.107653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-021-00126-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Kassab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1659-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Di M&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro O Ardiles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheril C Tapia-Rojas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuchhanda Mandal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kirkwood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201209109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Alecu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2010.526194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schiltz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bertherlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Casagrande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Neji Ben Salem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0308K0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kerkeni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cs/0510083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0553-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3P7VGMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castellanos S&#225;nchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor Lips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025123920475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBSCSB22-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0255(02)00195-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3G47L60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00142-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K9JXQ57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05264365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padiolleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Penninckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931492v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod S Kaushik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S Carrere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41649-6_33" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44778-0_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006090300970101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401882v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232017v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280716" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095036v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishal Shah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104156v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11829898_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550907" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550822_56" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KK4B4HM7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di B&#233;doui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raytchev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Reghis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100262v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gill&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raychev" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100793v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099047v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099049v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oucherif" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107746v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lallement" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pican" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Louis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jonveaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angoi-Duprez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098710v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108034v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124474v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eliasmith" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Payan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2342" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/l-intelligence-artificielle-quoi-agit-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388015v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933185v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-technologies.fr/blog/categories/actes-de-colloque/posts/modelisation-succes-et-limites--2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251022v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/978-3-319-48504-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139051" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099961v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147556v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120951v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494003v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402261v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237897v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246653v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003497v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691368v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691371v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorojosky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071872v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754366v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10054" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145162v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>