--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Alexandre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">http://www.labri.fr/perso/falexand/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests concern the emergence of intelligent behavior by distributed computing with real or artificial neural networks. They are investigated in the domains of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in tight loop with </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I explore the structure/function relations in the brain and the links, at several levels of description, between biologically inspired neural architectures and functioning and learning principles. At the level of the population of neurons, I study adapted elementary mechanisms of neuronal functioning and learning. At the level of information flows, I design models of cerebral structures including the posterior and prefrontal cortex, cerebellum, basal ganglia, thalamus, amygdala, hippocampus with application to perceptive scene interpretation, planning and the related various aspects of memorization. A major challenge concerns exchanges of information and transfer of learning between the neuronal structures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I am interested in adaptive behavior for autonomous robotics. My main reference frameworks are embodied cognition and enaction, and I aim at building a global model of the cognitive architecture to study how a variety of functions ranging from perceptive analysis and sensorimotor coordination to executive functions and consciousness are built by interaction with the inner (emotional) and the outer (physical) world. These studies exploit the above-mentioned neural systems but also my other fields of expertise related to machine learning, pattern recognition, data, image and signal processing and neuro-control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I work in the Bordeaux Neurocampus and have other national and international collaborations to feed the loop of interactions, building models from data and knowledge in these domains and assessing and exploiting them for the study of neuronal mechanisms and structures, animal and human behavior and neurodegenerative diseases.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Large Language Models Exhibit Human-Level Cognitive Flexibility in the Wisconsin Card Sorting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcds.2025.3590165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ChatGPT m’a dit que… » : l’illusion de la discussion avec l’IA nous mène à l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Cambridge Analytica à ChatGPT, comprendre comment l’IA donne un sens aux mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne ChatGPT ? Décrypter son nom pour comprendre les modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VTA GABAergic computational model of dissociated reward prediction error computation in classical conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.107653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40708-021-00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations difficiles entre l'Intelligence Artificielle et les Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles façons l'intelligence artificielle se sert-elle des neurosciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] The Wisconsin Card Sorting Test: Theoretical analysis and modeling in a neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Separation in the Hippocampus: Distinct Circuits under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (6), pp.2785-2808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1659-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Understand Brain-Body-Environment Interactions? Toward a systemic Representationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] How Attention Can Create Synaptic Tags for the Learning of Working Memories in Sequential Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special theme: Machine Learning, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of exteroceptive and interoceptive information within the hippocampus: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pavlovian model of the amygdala and its influence within the medial temporal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retranscription d'entretien, &amp;quot; Une rencontre avec Guy di Méo. Les Murs invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Di Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quéva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122 (689), pp.22--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postsynaptic dysfunction is associated with spatial and object recognition memory loss in a natural model of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro O Ardiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheril C Tapia-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuchhanda Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (34), pp.13835-40. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201209109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Self-Organization Emerge through Dynamic Neural Fields Computation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Alecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2010.526194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Un cerveau artificiel, c’est pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical basis of communication: local computation, coordination, attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Data-driven Learning of a Novelty Detection Model for One-Class Classification with Application to High-Dimensional Noisy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (2), pp.191-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a continuity between categorical and coordinate spatial relations coding? Evidence from a grid/no-grid working memory paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Burnod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.576-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une géographie du ravinement dans les secteurs marneux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bertherlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 123-124, pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal biologically inspired models for clean and noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (1-3), pp.131--136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages et perspectives de développement durable sur la petite cote et dans le delta du Sine - Saloum (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.00-00. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal Spectral Analysis of EEG and Expert Knowledge Integration for Automatic Classification of Sleep Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (11), pp.1854-1861. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.cs/0510083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of contextual effect on reproduced extents in recall tasks: The issue of the imputed motion hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (5), pp.303--315. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alertness States Classification By SOM and LVQ Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bio-inspired neural networks for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Recovery for Continental-Scale Mineral Exploration by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andor Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025123920475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a biological to a computational model for the autonomous behavior of an animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (1-4), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-0255(02)00195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction using artificial neural networks: Application to radar target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Remm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(01)00142-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles connexionnistes de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55, pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Algorithms for Clustering an environmental data set : a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1-3), pp.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and episodic memories in a predictive coding model of the neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models need Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metacognitive agents: integrating confidence in sequential decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating Hopfield Networks to Episodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Control of Hopfield Networks in a Hippocampal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGSCI 2024 - 46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning with modular reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opportunistic PFC: Downstream Modulation of a Hippocampus-inspired Network is Optimal for Contextual Memory Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Conference on Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Modular Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2022 - 30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges / Virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Machine Learning with Flexible Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Computational Cognitive Neuroscience Model of Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCI*CC'21 - 20th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structure of Restricted Boltzmann Machine for Modeling System Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Padiolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2020, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity explained by Computational Cognitive Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC'20 - International Conference on Computational Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to study the dynamics of representations of rewards in the orbital and medial frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normal and pathological reward processing: From synapse to behavior, 6th Bordeaux Neurocampus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Architecture and Software Environment for the Design and Experimentation of Survival Behaviors in Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCCI 2018 - 10th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different learning architectures contribute to value prediction in human cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2018 : 6th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survival task for the design and the assessment of an autonomous agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid Systems, Living Machines 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Computational Neuroscience can offer Machine Learning : Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Neuroscience: challenges for the 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired neuronal model of reward prediction error computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime S Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the ventral hippocampus and its role in the limbic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GDR Neurosciences de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Neuromodulation as a Framework to Integrate Uncertainty in General Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth Conference on Artificial General Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41649-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Model of Noradrenergic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44778-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Machine Learning: Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Neural Computation Theory and Applications (NCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.97 - 101, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006090300970101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the sensory roles of noradrenaline in action selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (IEEE ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard pathways in early vision : role of the thalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heteroassociative Learning Model Robust to Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling pavlovian conditioning with multiple neuronal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le rôle des émotions dans la modélisation cognitive: apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pour la Modélisation de l'Irrationnel dans la Cognition (JMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of amygdalar modulations and interactions in pavlovian conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation and Psychology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature, Configuration, History : a bio-inspired framework for information representation in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the amygdala revisits pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French International Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which reinforcing signals in autonomous systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de catégories par interaction entre systèmes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (CAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thalamocortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese workshop in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning and Dimensionality Reduction: a model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement et Réduction de la dimensionnalité : une Approche Bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'Apprentissage - CAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between reinforcement and procedural learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011 Special Topic Neuroscience and Neurocognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource fourragère en Afrique soudano-sahélienne : estimation, cartographie, et suivi par analyse de séries temporelles de NDVI NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose San-Emeterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of emotions in robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Research on Emotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modulatory Feedback upon the BCM learning rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior learning using emotional conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop "From motor to interaction learning in robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Sigaud and Jan Peters and Sethu Vijayakumar, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'auto-organisation corticale : un modèle basé sur la règle de plasticité synaptique BCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, attention, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN Workshop "What it means to communicate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des grapho-éléments temporels de l'électroencéphalogramme du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Ateliers Traitement et Analyse de l'Information : Méthodes et Applications - TAIMA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal and Complex-Valued Models based on SOM map applied to Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust 2D spatio-temporal self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Symposium on Artificial Neural Networks - ESANN'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised neuronal approaches for EEG signal classification: experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Artificial Intelligence and Soft Computing - ASC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Aug 2006, Palma de Mallorca/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Automatique des Stades du Sommeil par Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Workshop "Applications Médicales de l'Informatique : Nouvelles Approches" - AMINA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Monastir/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two spatio-temporal organization maps for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition - ANNPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, University of Ulm/Germany, pp.11-20, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11829898_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.53--58, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation and selective attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spiking neurons : une leçon de la biologie pour le codage et le traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information Méthodes et Applications - TAIMA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of Sleep Stages on a EEG signal by Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS International Conference on SIGNAL, SPEECH and IMAGE PROCESSING - WSEAS SSIP'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Corfu Island/Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing Map Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.357--362, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550822_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks to extract Knowledge from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IASTED International Conference on Biomedical Engineering - BioMED2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck/Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel FPGA implementation of self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics - ICM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunis, Tunisia, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational neuronal model for hemispheric specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Biology and Ecology - MABE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corfu, Greece, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation basse-consommation de cartes auto-organisatrices pour la détection de l'hypovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raytchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de neurones pour des associations multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Reghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist approach for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems - BICS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Computing Sciences Conferences (ICSC) Canada, and University of Stirling, Scotland and Imperial College, London, England, 2004, Stirling, United Kingdom, pp.BIS3-1 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria self-organization: Example of motor-dependent phonetic representation for a multi-modal robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobotics Workshop of the 27th german conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ulm, Germany, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Predictive maps on ore deposits : A Case Study in GIS Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Florence, Italy, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16h European Conference on Artificial Intelligence - ECAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Valencia, Spain, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised extraction of temporal evolution patterns on an electric arc furnace process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing - IFAC-MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'Electricité, de l'Electronique, et des Technologies de l'Information et de la Communication - France, Sep 2004, Nancy, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Classification by Hybrid Method combining Supervised and Unsupervised Learnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks - ICANN'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istambul, Turkey, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des niveaux de vigilance, à partir d'un signal EEG par les cartes auto-organisatrices de Kohonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information: Méthodes et Applications - TAIMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Deriche, F. Ghorbel, Oct 2003, Hammamet, Tunisie, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs des Sciences et Technologies de l'Information et de la Communication - MajecSTIC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marseille, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Levels of Time for Artificial Models and Biological Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior - SAB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh UK, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'une carte associative pour l'orientation d'un robot autonome à l'aide d'une image vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse d'Images Méthodes et Applications - TAIMA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Hammamet, Tunisie, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks in Dynamic Process Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAR - Annual Meeting - IAR/ICD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSPS (Ecole Nationale Supérieure de Physique de Strasbourg / ULP (Université Louis Pasteur Strasbourg), 2001, Strasbourg, France, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modulaire et architecture dédiée pour l'implantation de réseaux neuromimétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Cognitives - ARCo'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration from Neurosciences to emulate Cognitive Tasks at different Levels of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence &amp; the Simulation of Behaviour - AISB'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Birmingham, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelle variabilité sont capables les réseaux de neurones artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI Cognitique, Mar 2000, Paris, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lois d'adaptation pour neurones artificiels et réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Champenoux, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Inspiration for Multiple Memories Implementation and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Kosice, Slovak Republic, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'information visuo-spatiale dans les réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Vaucher, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation interne stable d'informations multimodales : approche connexionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Clustering Algorithms for a better Supervised Prediction : Application to a radio communication problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Networks Society, 1999, Washington, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization within cortical models : An application to causality learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Artificial Neural Networks - ESANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Bruges, Belgium, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic Integration for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes - HCP'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10th mini-Euro conference, 1999, Brest, France, pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks for mobile phone cell planning using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Engineering Applications of Neural Networks - EANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Warsaw, Poland, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling prefrontal functions for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Logic and Multi-Layer Perceptron Hybrid Model Applied to a Real World Steel-Making Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du contexte dans le modèle OWE : Un réseau de neurones artificiels utilisant des connexions axo-synaptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI, Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of action with a cortically-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Workshop on Learning Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Edimbourgh, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative fMRI exploration of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Philadelphia, USA, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angoi-Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Functional Mapping of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada, pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cortical activation for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cognitive and neural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Boston, USA, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Algorithms for Vector Quantization: Evaluation on an environmental data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAP, Fourth International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sequence Learning with a Cortically-Inspired Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International Conference on Computational Intelligence &amp; Neuroscience - JCIS'98 - Association for Intelligent Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools & Methodology for Hybrid Neuro-Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Int. Conf. on Computational Engineering in Systems Applications - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Borne, M. Ksouri, A. El Kamel, 1998, Nabeul (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantage Race Diffusion mechanism to study the dissociated roles of Orbitofrontal Cortex subregions in instrumental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th quadrennial meeting on orbitofrontal cortex function (OFC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards computational learning science: modeling creative problem solving in child-robot interaction through behavioral learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLS 2023 - Annual Meeting of the International Society of the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling prefrontal-hippocampal interactions for contextual controlled learning using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal unifié du traitement conscient et inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eliasmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-computational model showing the effects of ventral striatum lesion on the computation of reward prediction error in VTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-level computational model of decision-making and learning in the lateral and medial sub-regions of Orbitofrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2019 : Fourth Quadrennial Meeting on OFC Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relational and informational organisation in the orbital and medial prefrontal cortex A study using virtual experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling executive functions in the prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Dubrovnik Conference on Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the limbic and sensori-motor cortico-basal loops : a systemic framework to explain animal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2018 - Eighth International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bio-inspirée dans le numérique et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Héricé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2015 - INRIA Bordeaux Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Amygdala in decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA's project-team Cortex : Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continu et discontinu dans l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Génin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2008, 9782869062351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs sortes d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues-Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15 - 43, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre ou transformer l’humain ? Enjeux et voies potentielles de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Catholique International de Coopération avec l’UNESCO; Académie Catholique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissances technologiques et éthique de la finitude humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.23, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche systémique : simuler moins pour modéliser plus en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Modélisation: succès et limites", CNRS et Académie des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS - Académie des Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for information representation in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed A. Moustafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.403-412, 2017, 978-1-119-15906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Architecture Resolving Memory Interference through Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merelo, J.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 669, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48506-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique du réseau cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Letonturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.129-140, 2012, Les essentiels d'Hermès, 978-2-271-07509-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Word Semantics from Multi-modal Acoustico-Motor Integration: Application of the Bijama Model to the Setting of Action-Dependant Phonetic Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Wermter and Günther Palm and Mark Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robots: Intelligent Systems, Cognitive Robotics, and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.144--161, 2005, Lecture Notes in Artificial Intelligence, 3-540-27440-5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b139051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles neuronaux comme base de l'anticipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock and B. Vaxelaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anticipation à l'horizon du Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 12 p, 2004, Psychologie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Natural to Artificial Intelligence: Numerical processing for cognitive tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bourgine and Jean-Pierre Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-130, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'invariants et prise en compte de la variabilité dans les réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lautrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, 10 p, 2002, Cognitique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon cerveau et ses biais dans la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l'IA -épisode 3 : Class'Code / Inria IAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA, entre fascination et rejet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les circuits cérébraux de la décision pour lutter contre le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles mathématiques : miracle ou supercherie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Minsky : l'intelligence artificielle débraillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de neuf sous le soleil de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les vrais dangers de l'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting roles of lateral and medial Orbitofrontal cortex in decision-making and learning : A system-level computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de codages catégoriels et métriques de l'information visiospatiale et de leurs conséquences sur les performances des êtres humains et des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte IA digne de confiance, Pour le déploiement d’une industrie de production numérisée, résiliente et éthique en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria Centre at the University of Bordeaux. 2025, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Cognitive Processes in Creative Problem Solving: A Computational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9555, Inria &amp; Labri, Université de Bordeaux. 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Creative Problem-Solving Tasks from a Computational and Neuroeducational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9556, Inria &amp; Labri, Univ. Bordeaux. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les réseaux cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-8219, INRIA. 2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Hippocampus for pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gorojosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8377, INRIA. 2013, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et classification des états de vigilance par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4714, INRIA. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation fonctionnelle du cortex : La colonne corticale : aspects visuels et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1990NAN10054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus près du cerveau - Mnemosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Alexandre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">http://www.labri.fr/perso/falexand/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests concern the emergence of intelligent behavior by distributed computing with real or artificial neural networks. They are investigated in the domains of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in tight loop with </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">computational neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I explore the structure/function relations in the brain and the links, at several levels of description, between biologically inspired neural architectures and functioning and learning principles. At the level of the population of neurons, I study adapted elementary mechanisms of neuronal functioning and learning. At the level of information flows, I design models of cerebral structures including the posterior and prefrontal cortex, cerebellum, basal ganglia, thalamus, amygdala, hippocampus with application to perceptive scene interpretation, planning and the related various aspects of memorization. A major challenge concerns exchanges of information and transfer of learning between the neuronal structures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cognitive modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I am interested in adaptive behavior for autonomous robotics. My main reference frameworks are embodied cognition and enaction, and I aim at building a global model of the cognitive architecture to study how a variety of functions ranging from perceptive analysis and sensorimotor coordination to executive functions and consciousness are built by interaction with the inner (emotional) and the outer (physical) world. These studies exploit the above-mentioned neural systems but also my other fields of expertise related to machine learning, pattern recognition, data, image and signal processing and neuro-control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concerning </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">neuroscience and the medical domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I work in the Bordeaux Neurocampus and have other national and international collaborations to feed the loop of interactions, building models from data and knowledge in these domains and assessing and exploiting them for the study of neuronal mechanisms and structures, animal and human behavior and neurodegenerative diseases.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Large Language Models Exhibit Human-Level Cognitive Flexibility in the Wisconsin Card Sorting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcds.2025.3590165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ChatGPT m’a dit que… » : l’illusion de la discussion avec l’IA nous mène à l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Cambridge Analytica à ChatGPT, comprendre comment l’IA donne un sens aux mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne ChatGPT ? Décrypter son nom pour comprendre les modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VTA GABAergic computational model of dissociated reward prediction error computation in classical conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.107653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2022.107653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, What and How to help each Citizen to Understand Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liblau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1-9, pp.1610-1987. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-021-00725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from the learning of sequences in a long short term memory (LSTM) architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40708-021-00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations difficiles entre l'Intelligence Artificielle et les Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired analysis of deep learning on not-so-big data using data-prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles façons l'intelligence artificielle se sert-elle des neurosciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] The Wisconsin Card Sorting Test: Theoretical analysis and modeling in a neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Separation in the Hippocampus: Distinct Circuits under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (6), pp.2785-2808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1659-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Understand Brain-Body-Environment Interactions? Toward a systemic Representationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] How Attention Can Create Synaptic Tags for the Learning of Working Memories in Sequential Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special theme: Machine Learning, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of exteroceptive and interoceptive information within the hippocampus: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious computational model of visual target position encoding in the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (4-5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pavlovian model of the amygdala and its influence within the medial temporal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2015.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le système le plus complexe de notre planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retranscription d'entretien, &amp;quot; Une rencontre avec Guy di Méo. Les Murs invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Di Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quéva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122 (689), pp.22--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postsynaptic dysfunction is associated with spatial and object recognition memory loss in a natural model of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro O Ardiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheril C Tapia-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuchhanda Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Kirkwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (34), pp.13835-40. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201209109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-010-9083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Self-Organization Emerge through Dynamic Neural Fields Computation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Alecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2010.526194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clock to rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Un cerveau artificiel, c’est pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical basis of communication: local computation, coordination, attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Data-driven Learning of a Novelty Detection Model for One-Class Classification with Application to High-Dimensional Noisy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (2), pp.191-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a continuity between categorical and coordinate spatial relations coding? Evidence from a grid/no-grid working memory paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Houssemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Burnod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.576-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From physiological principles to computational models of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Neuro-Computation: From Sensorimotor Integration to Computational Frameworks, 101 (1-3), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une géographie du ravinement dans les secteurs marneux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bertherlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 123-124, pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal biologically inspired models for clean and noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (1-3), pp.131--136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages et perspectives de développement durable sur la petite cote et dans le delta du Sine - Saloum (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.00-00. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of contextual effect on reproduced extents in recall tasks: The issue of the imputed motion hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (5), pp.303--315. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-005-0553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal Spectral Analysis of EEG and Expert Knowledge Integration for Automatic Classification of Sleep Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (11), pp.1854-1861. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.cs/0510083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alertness States Classification By SOM and LVQ Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Representations Through Interactions of a Robot with the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bio-inspired neural networks for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Recovery for Continental-Scale Mineral Exploration by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andor Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025123920475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a biological to a computational model for the autonomous behavior of an animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (1-4), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-0255(02)00195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction using artificial neural networks: Application to radar target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Remm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.117-120. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(01)00142-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles connexionnistes de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55, pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Algorithms for Clustering an environmental data set : a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1-3), pp.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and episodic memories in a predictive coding model of the neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models need Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metacognitive agents: integrating confidence in sequential decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating Hopfield Networks to Episodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Control of Hopfield Networks in a Hippocampal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGSCI 2024 - 46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concrete to abstract rules : A computational sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI 22 - The 15th International Conference on Brain Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning with modular reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opportunistic PFC: Downstream Modulation of a Hippocampus-inspired Network is Optimal for Contextual Memory Recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Conference on Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as manifold: towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on VSA and hyperdimensional computing - Winter 2022 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, Sweden and UC Berkeley, USA, Jan 2022, Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Modular Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2022 - 30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges / Virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology as neuronal-space manifold: Towards symbolic and numerical artificial embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRHCAI 2021 Workshop on Knowledge Representation for Hybrid &amp; Compositional AI @ KR2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the contributions of episodic and working memories in increasingly complex decision tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Symbolic Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava / Virtual, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Machine Learning with Flexible Episodic Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Computational Cognitive Neuroscience Model of Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCI*CC'21 - 20th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structure of Restricted Boltzmann Machine for Modeling System Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Padiolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2020, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity explained by Computational Cognitive Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC'20 - International Conference on Computational Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Barretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Education in Artificial Intelligence K-12 (EduAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to study the dynamics of representations of rewards in the orbital and medial frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normal and pathological reward processing: From synapse to behavior, 6th Bordeaux Neurocampus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Architecture and Software Environment for the Design and Experimentation of Survival Behaviors in Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCCI 2018 - 10th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different learning architectures contribute to value prediction in human cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2018 : 6th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survival task for the design and the assessment of an autonomous agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid Systems, Living Machines 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired neuronal model of reward prediction error computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime S Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surampudi Bapi Raju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2017 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Computational Neuroscience can offer Machine Learning : Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Neuroscience: challenges for the 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prototypes to improve convolutional networks interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems: Transparent and interpretable machine learning in safety critical environments Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the ventral hippocampus and its role in the limbic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GDR Neurosciences de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Machine Learning: Autonomous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Neural Computation Theory and Applications (NCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.97 - 101, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006090300970101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Neuromodulation as a Framework to Integrate Uncertainty in General Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth Conference on Artificial General Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41649-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Model of Noradrenergic Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44778-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the sensory roles of noradrenaline in action selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (IEEE ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard pathways in early vision : role of the thalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heteroassociative Learning Model Robust to Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling pavlovian conditioning with multiple neuronal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le rôle des émotions dans la modélisation cognitive: apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pour la Modélisation de l'Irrationnel dans la Cognition (JMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the amygdala revisits pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French International Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of amygdalar modulations and interactions in pavlovian conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation and Psychology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature, Configuration, History : a bio-inspired framework for information representation in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtualEnaction: A Platform for Systemic Neuroscience Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To flee or not to flee? Neural Field dynamics shape information flows in a model of the thalamocortical visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC - Bernstein Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2013.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When early vision in the retina attempts to take decisions about visual motion events : the role of konio cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie (Paris 6), May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which reinforcing signals in autonomous systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de catégories par interaction entre systèmes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (CAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS - 22nd Annual Computational Neuroscience Meeting - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model of saccades encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NeuroComp/KEOpS'12 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thalamocortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese workshop in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konio Pathway: An Instinctive Visual Mechanism for Survival and Decision Making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp/KEOpS'12 workshop beyond the retina: from computational models to outcomes in bioengineering. Focus on architecture and dynamics sustaining information flows in the visuomotor system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning and Dimensionality Reduction: a model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement et Réduction de la dimensionnalité : une Approche Bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'Apprentissage - CAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between reinforcement and procedural learning in the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011 Special Topic Neuroscience and Neurocognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades generation : from the visual input to the superior colliculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation ICNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource fourragère en Afrique soudano-sahélienne : estimation, cartographie, et suivi par analyse de séries temporelles de NDVI NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose San-Emeterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous dynamic neural field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of emotions in robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Research on Emotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00403083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Evaluation as an Efficient and Natural Way to Compute Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modulatory Feedback upon the BCM learning rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On practical neural field parameters adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences Computationelles: le cerveau est il un bon modèle de réseaux de neurones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Algorithmique et Programmation des Professeurs de Mathématiques en Classes Préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to the covert and overt deployment of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior learning using emotional conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop "From motor to interaction learning in robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Sigaud and Jan Peters and Sethu Vijayakumar, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'auto-organisation corticale : un modèle basé sur la règle de plasticité synaptique BCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, attention, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN Workshop "What it means to communicate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des grapho-éléments temporels de l'électroencéphalogramme du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Ateliers Traitement et Analyse de l'Information : Méthodes et Applications - TAIMA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-down attentional system scanning multiple targets with saccades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Computational Cognitive Neuroscience to Computer Vision : CCNCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal and Complex-Valued Models based on SOM map applied to Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust 2D spatio-temporal self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Symposium on Artificial Neural Networks - ESANN'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization process to implement self-organizing neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Mathematics - ENMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Automatique des Stades du Sommeil par Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Workshop "Applications Médicales de l'Informatique : Nouvelles Approches" - AMINA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Monastir/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised neuronal approaches for EEG signal classification: experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Artificial Intelligence and Soft Computing - ASC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Aug 2006, Palma de Mallorca/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two spatio-temporal organization maps for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Neji Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition - ANNPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, University of Ulm/Germany, pp.11-20, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11829898_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.53--58, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation and selective attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spiking neurons : une leçon de la biologie pour le codage et le traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information Méthodes et Applications - TAIMA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet/Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of Sleep Stages on a EEG signal by Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS International Conference on SIGNAL, SPEECH and IMAGE PROCESSING - WSEAS SSIP'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Corfu Island/Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing Map Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International conference on Artificial Neural Networks - ICANN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Warsaw/Poland, pp.357--362, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550822_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks to extract Knowledge from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IASTED International Conference on Biomedical Engineering - BioMED2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck/Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria self-organization: Example of motor-dependent phonetic representation for a multi-modal robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobotics Workshop of the 27th german conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ulm, Germany, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing connectivity by using cortical modular bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel FPGA implementation of self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics - ICM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunis, Tunisia, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational neuronal model for hemispheric specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Biology and Ecology - MABE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corfu, Greece, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation basse-consommation de cartes auto-organisatrices pour la détection de l'hypovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raytchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de neurones pour des associations multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Reghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle - RFIA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist approach for visual perception of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems - BICS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Computing Sciences Conferences (ICSC) Canada, and University of Stirling, Scotland and Imperial College, London, England, 2004, Stirling, United Kingdom, pp.BIS3-1 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Predictive maps on ore deposits : A Case Study in GIS Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Florence, Italy, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks - IJCNN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Brain Surgeon Variants for Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16h European Conference on Artificial Intelligence - ECAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Valencia, Spain, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised extraction of temporal evolution patterns on an electric arc furnace process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing - IFAC-MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'Electricité, de l'Electronique, et des Technologies de l'Information et de la Communication - France, Sep 2004, Nancy, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Classification by Hybrid Method combining Supervised and Unsupervised Learnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks - ICANN'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istambul, Turkey, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des niveaux de vigilance, à partir d'un signal EEG par les cartes auto-organisatrices de Kohonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse de l'Information: Méthodes et Applications - TAIMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Deriche, F. Ghorbel, Oct 2003, Hammamet, Tunisie, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche connexionniste de la perception du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Castellanos Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs des Sciences et Technologies de l'Information et de la Communication - MajecSTIC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marseille, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Levels of Time for Artificial Models and Biological Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior - SAB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh UK, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'une carte associative pour l'orientation d'un robot autonome à l'aide d'une image vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et Analyse d'Images Méthodes et Applications - TAIMA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Hammamet, Tunisie, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks in Dynamic Process Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IAR - Annual Meeting - IAR/ICD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSPS (Ecole Nationale Supérieure de Physique de Strasbourg / ULP (Université Louis Pasteur Strasbourg), 2001, Strasbourg, France, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modulaire et architecture dédiée pour l'implantation de réseaux neuromimétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Cognitives - ARCo'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cerebral framework for integrating biologically plausible mechanisms in large connectionist models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pasadena, USA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration from Neurosciences to emulate Cognitive Tasks at different Levels of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence &amp; the Simulation of Behaviour - AISB'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Birmingham, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelle variabilité sont capables les réseaux de neurones artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI Cognitique, Mar 2000, Paris, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Hippocampal-Cortical Interaction Using a Synaptic Triad Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature of Hippocampal-Cortical Interaction: Theoretical and Experimental Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lois d'adaptation pour neurones artificiels et réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Champenoux, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Inspiration for Multiple Memories Implementation and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Kosice, Slovak Republic, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'information visuo-spatiale dans les réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Vaucher, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation interne stable d'informations multimodales : approche connexionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oucherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal mechanisms for sequence learning in behavioral modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Joint Conference on Artificial Intelligence, Workshop : Neural, Symbolic, and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Connectionist Clustering Algorithms for a better Supervised Prediction : Application to a radio communication problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Networks Society, 1999, Washington, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization within cortical models : An application to causality learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Artificial Neural Networks - ESANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Bruges, Belgium, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic Integration for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes - HCP'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10th mini-Euro conference, 1999, Brest, France, pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge Transfer Between Models of Hippocampus and Associative Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, D. C., 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks for mobile phone cell planning using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Engineering Applications of Neural Networks - EANN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Warsaw, Poland, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling prefrontal functions for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Logic and Multi-Layer Perceptron Hybrid Model Applied to a Real World Steel-Making Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du contexte dans le modèle OWE : Un réseau de neurones artificiels utilisant des connexions axo-synaptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI, Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of action with a cortically-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Workshop on Learning Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Edimbourgh, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative fMRI exploration of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Neuroradiologicum XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Philadelphia, USA, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the dominant inferior parietal lobule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angoi-Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Anxionnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Functional Mapping of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada, pp.452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cortical activation for robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cognitive and neural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Boston, USA, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Algorithms for Vector Quantization: Evaluation on an environmental data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAP, Fourth International Conference on Neural Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools & Methodology for Hybrid Neuro-Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Int. Conf. on Computational Engineering in Systems Applications - CESA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Borne, M. Ksouri, A. El Kamel, 1998, Nabeul (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sequence Learning with a Cortically-Inspired Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International Conference on Computational Intelligence &amp; Neuroscience - JCIS'98 - Association for Intelligent Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantage Race Diffusion mechanism to study the dissociated roles of Orbitofrontal Cortex subregions in instrumental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th quadrennial meeting on orbitofrontal cortex function (OFC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards computational learning science: modeling creative problem solving in child-robot interaction through behavioral learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLS 2023 - Annual Meeting of the International Society of the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling prefrontal-hippocampal interactions for contextual controlled learning using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal unifié du traitement conscient et inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eliasmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA-summit 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-computational model showing the effects of ventral striatum lesion on the computation of reward prediction error in VTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod S Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-level computational model of decision-making and learning in the lateral and medial sub-regions of Orbitofrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2019 : Fourth Quadrennial Meeting on OFC Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relational and informational organisation in the orbital and medial prefrontal cortex A study using virtual experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling executive functions in the prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Dubrovnik Conference on Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Implicit Learning : Extracting Implicit Rules from Sequences using LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiML 2019 - 14th Women in Machine Learning Workshop at NeurIPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between the limbic and sensori-motor cortico-basal loops : a systemic framework to explain animal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM 2018 - Eighth International Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bio-inspirée dans le numérique et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Héricé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2015 - INRIA Bordeaux Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Amygdala in decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Biology of Decision Making (SBDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Konio pathway in the thalamocortical visual system: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), pp.P6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA's project-team Cortex : Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continu et discontinu dans l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Génin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2008, 9782869062351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Artificial Intelligence Through Open Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canopé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour mieux apprendre et apprehender L'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Springer Verlag, 2022, Rapid Roboting, 978-3-319-40003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibérer avec l'intelligence artificielle au service de l'intelligence naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser calculer délibérer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs sortes d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues-Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15 - 43, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre ou transformer l’humain ? Enjeux et voies potentielles de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Catholique International de Coopération avec l’UNESCO; Académie Catholique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissances technologiques et éthique de la finitude humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.23, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche systémique : simuler moins pour modéliser plus en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Modélisation: succès et limites", CNRS et Académie des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS - Académie des Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Bio–Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose U Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Palacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Roboting: Recent Advances on 3D Printers and Robotics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.300, 2017, Intelligent Systems, Control and Automation: Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for information representation in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed A. Moustafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.403-412, 2017, 978-1-119-15906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Network Architecture Resolving Memory Interference through Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merelo, J.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 669, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48506-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to numerical experiments in systemic neuroscience: a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.R. Londral, P. Encarnação. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neurotechnology, Electronics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer, 2015, Biosystems &amp; Biorobotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique du réseau cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Letonturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.129-140, 2012, Les essentiels d'Hermès, 978-2-271-07509-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Target Selection Emerges from a Bio-inspired Network Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Taouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kacprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed model of spatial visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Wermter, G. Palm and M. Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.54-72, 2005, Lecture Notes in Computer Science, 3-540-27440-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Word Semantics from Multi-modal Acoustico-Motor Integration: Application of the Bijama Model to the Setting of Action-Dependant Phonetic Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Wermter and Günther Palm and Mark Elshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetic Neural Learning for Intelligent Robots: Intelligent Systems, Cognitive Robotics, and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3575 (3575), Springer-Verlag, pp.144--161, 2005, Lecture Notes in Artificial Intelligence, 3-540-27440-5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b139051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles neuronaux comme base de l'anticipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock and B. Vaxelaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anticipation à l'horizon du Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 12 p, 2004, Psychologie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Natural to Artificial Intelligence: Numerical processing for cognitive tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bourgine and Jean-Pierre Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-130, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'invariants et prise en compte de la variabilité dans les réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lautrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invariants et variabilité dans les sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, 10 p, 2002, Cognitique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biologically Inspired Temporal Mechanisms into a Cortical Framework for Sequence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural, Symbolic and Reinforcement Methods for Sequence Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 28 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aha ! Le cri de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon cerveau et ses biais dans la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l'IA -épisode 3 : Class'Code / Inria IAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA, entre fascination et rejet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les circuits cérébraux de la décision pour lutter contre le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts de Otesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles mathématiques : miracle ou supercherie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Minsky : l'intelligence artificielle débraillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de neuf sous le soleil de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les vrais dangers de l'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study of the dynamic interplay between pathways in the thalamocortical visual system: The Magno and Koniocellular streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting roles of lateral and medial Orbitofrontal cortex in decision-making and learning : A system-level computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Teja Nallapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit knowledge extraction and structuration from electrical diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral framework for a systemic view of brain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de codages catégoriels et métriques de l'information visiospatiale et de leurs conséquences sur les performances des êtres humains et des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braincraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte IA digne de confiance, Pour le déploiement d’une industrie de production numérisée, résiliente et éthique en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria Centre at the University of Bordeaux. 2025, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Cognitive Processes in Creative Problem Solving: A Computational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9555, Inria &amp; Labri, Université de Bordeaux. 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Creative Problem-Solving Tasks from a Computational and Neuroeducational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Palaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9556, Inria &amp; Labri, Univ. Bordeaux. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les réseaux cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-8219, INRIA. 2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-standard retinal in/out function using computer vision variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaa Teftef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aland Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8217, INRIA. 2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Hippocampus for pavlovian learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gorojosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8377, INRIA. 2013, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic adjustment of neural field parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6923, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme connexionniste pour l'anticipation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et classification des états de vigilance par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bédoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Raychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4714, INRIA. 2003, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation fonctionnelle du cortex : La colonne corticale : aspects visuels et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1990NAN10054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus près du cerveau - Mnemosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId476"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfu Hao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcds.2025.3590165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Bapi Raju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2022.107653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-021-00126-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Kassab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1659-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Di M&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro O Ardiles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheril C Tapia-Rojas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuchhanda Mandal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kirkwood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201209109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Alecu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2010.526194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schiltz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bertherlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Casagrande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Neji Ben Salem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0308K0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kerkeni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cs/0510083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0553-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3P7VGMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castellanos S&#225;nchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor Lips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025123920475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBSCSB22-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0255(02)00195-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3G47L60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00142-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K9JXQ57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05264365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padiolleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Penninckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931492v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod S Kaushik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S Carrere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41649-6_33" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44778-0_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006090300970101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401882v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232017v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280716" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095036v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishal Shah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104156v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11829898_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550907" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550822_56" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KK4B4HM7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di B&#233;doui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raytchev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Reghis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100262v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gill&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raychev" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100793v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099047v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099049v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oucherif" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107746v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lallement" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pican" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Louis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jonveaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angoi-Duprez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098710v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108034v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124474v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eliasmith" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Payan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2342" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/l-intelligence-artificielle-quoi-agit-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388015v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933185v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-technologies.fr/blog/categories/actes-de-colloque/posts/modelisation-succes-et-limites--2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251022v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/978-3-319-48504-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139051" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099961v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147556v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120951v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494003v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402261v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237897v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246653v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003497v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691368v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691371v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorojosky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071872v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754366v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10054" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145162v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfu Hao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcds.2025.3590165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Bapi Raju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2022.107653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-021-00126-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Kassab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1659-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Taouali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0660-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvajal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Di M&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro O Ardiles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheril C Tapia-Rojas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuchhanda Mandal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kirkwood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201209109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9083-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Alecu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2010.526194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.08.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW92W1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schiltz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166536v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecompte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bertherlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Casagrande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Neji Ben Salem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0308K0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-005-0553-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3P7VGMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kerkeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cs/0510083" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castellanos S&#225;nchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor Lips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025123920475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBSCSB22-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0255(02)00195-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3G47L60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00142-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K9JXQ57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05264365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360307v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534315" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03327706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padiolleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Penninckx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Teja Nallapu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931492v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod S Kaushik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006090300970101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41649-6_33" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44778-0_25" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401882v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232017v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280716" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2013.0002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Teftef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826554v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishal Shah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103248v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104156v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11829898_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550907" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550822_56" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KK4B4HM7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di B&#233;doui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099901v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100080v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raytchev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Reghis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gill&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Raychev" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100793v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099047v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099356v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099049v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oucherif" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107586v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107746v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lallement" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pican" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Louis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jonveaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angoi-Duprez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108034v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124474v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941366v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169486v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eliasmith" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Payan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2342" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03655961v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Escobar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863994v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/l-intelligence-artificielle-quoi-agit-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388015v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933185v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-technologies.fr/blog/categories/actes-de-colloque/posts/modelisation-succes-et-limites--2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose U Escobar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319400013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251022v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/978-3-319-48504-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000145v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139051" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099961v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147556v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557770v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120951v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494003v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402261v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237897v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246653v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003497v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600533v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691368v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691371v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783331v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783091v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aland Astudillo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870700v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorojosky" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00382533v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000245v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071872v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754366v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10054" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145162v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>