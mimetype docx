--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -848,1149 +848,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éthiques d’une démarche éducative plurilingue aux Antilles françaises</w:t>
+                <w:t xml:space="preserve">Le cas de l’analogie dans les créoles à base lexicale française de la Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochambeau Lainy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dix ans déjà ! Numéro spécial Regards croisés, 10, pp.89-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques d'une démarche éducative plurilingue aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques d’une démarche éducative plurilingue aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Agir éthique en didactique du FLE/FLS, N°62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Rochambeau Lainy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles passerelles entre le créole et les autres disciplines scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers créoles du patrimoine de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°6, p. 117-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créole et sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers créoles du patrimoine de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 6, p. 119-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Dix ans déjà ! Numéro spécial Regards croisés, 10, pp.89-109</w:t>
+              <w:t xml:space="preserve">, 2014, Éducation et socialisation en contextes multilingues et pluriculturels, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Muriel Molinié</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la contextualisation pédagogique en milieu multilingue : l’exemple des alternances codiques dans l’accompagnement personnalisé à Saint-Martin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sens et identités en construction : dynamiques des représentations : 1er volet, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelles passerelles entre le créole et les autres disciplines scolaires ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche comparée de l’alternance français-créole dans l’enseignement de disciplines linguistiques et non linguistiques aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (94-126)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informel dans l’éducation de l’enfant : Le cas de l’alternance codique en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'informel dans l'éducation de l'enfant, n°8, pp. 144-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances codiques et éducation dans les département et collectivités d'outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉDITORIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance des langues et stratégies d’enseignement en eps en contexte bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures et actions dans le jardin créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers créoles du patrimoine de la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°6, p. 117-118</w:t>
+              <w:t xml:space="preserve">, 2008, Jaden kréyol, le jardin où naît la Créolité, N°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALTERNANCE DES LANGUES ET STRATÉGIE D'ENSEIGNEMENT EN EPS EN CONTEXTE BILINGUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Éducation et socialisation en contextes multilingues et pluriculturels, 5</w:t>
+              <w:t xml:space="preserve">, 2008, 2, pp. 26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...517 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441962v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01609289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de présentation des consignes et performances motrices chez des bilingues français/créole aux Antilles françaises</w:t>
               </w:r>
@@ -2039,294 +2039,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imagerie visuelle et rappel moteur d'enchaînements : effet du bilinguisme français vs créole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peddy Caliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-André Féry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp. 419-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2005.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire créole utilisé dans les pratiques sportives en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créolica, Revue du Groupe Européen de Recherches en Langues créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Imagerie visuelle et rappel moteur d'enchaînements : effet du bilinguisme français vs créole</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la langue sur la capacité d’imagerie du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peddy Caliari</w:t>
+                <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...140 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mondor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,536 +2951,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des écrits SMS aux audios WhatsApp : le téléphone portable comme outils d’observation des pratiques langagières des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude intitulées « Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILLASH (EA 4095) et CRREF (EA 4538) de l’université des Antilles, May 2022, Pointe-à-Pitre et Fort-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche contextualisante plurilingue et interculturelle polynésienne. De l’intelligence collective à l’intelligence co-élaborative : un cas d’expérienciation de classe renversée en écosystème insulaire sur l’île de Moorea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leocadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International JRE-Riiclas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoires EASTCO de l’Université de Polynésie française et le CRREF de l’Université des Antilles, Nov 2022, Tahiti - Polynésie française, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage linguistique bilingue français-créole en Guadeloupe comme support didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Intenational « Paysages linguistiques multilingues : regards croisés sur les situations franco-créolophones et germanophones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Vienne (Autriche)., Dec 2022, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contextualisation didactique dans tous ses états !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Savoirs pour tous « Plurilinguisme et contextualisation didactique dans les contextes plurilingues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Polynésie française, Oct 2022, Tahiti - Polynésie française, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation de l’inclusion scolaire en Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Colloque international de l’ADMEE-Europe « Pluralité des contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693705v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-04693731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser son enseignement : entre prescriptions officielles et gestes professionnels. Vers des profils de contextualisation selon les disciplines scolaires</w:t>
               </w:r>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche contextualisante plurilingue et interculturelle polynésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leocadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3814,385 +3814,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-handicapping strategies in the physical education classes: Expectations of competence, self-benefits and threat to the self.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIESEP World Congress 2017 Les recherches en didactique dans le champ de l’intervention en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Gosier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des classes bilingues français-créole en Guadeloupe à la didactisation des alternances codiques et des biographies langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de la FLAREP intitulé « Quand l’École délie ses langues : défi et atouts guyanais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilingualism and science éducation in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP World Congress 2017 Les recherches en didactique dans le champ de l’intervention en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">XXème General Meeting and Biennal Conference of the Caribbean Academy of Sciences intitulé « Biodiversity, Energy, Risks and Health » organisé par l’Université des Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers des démarches portfolios plurilingues contextualisées à l’école primaire aux Antilles françaises ». Colloque Ethique et responsabilité pour la didactique des langues au XXIeme siècle (EA 2288, DILTEC). Sorbonne Nouvelle Paris 3. 21 et 22 /11/2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIeme siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des démarches portfolios plurilingues contextualisées à l'école primaire aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international intitulé « Éthique et responsabilité pour la didactique des langues au XXIè siècle » organisées par le laboratoire DILTEC (EA 2288) de l’Université Sorbonne Nouvelle-Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4362,50 +4362,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À vos marques... Parlez : une approche corporelle de l'éveil aux langues en maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cambrone-Lasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude intitulées « Innovation en langues ? Pour une approche corporelle et dynamique de l’apprentissage » organisées par le laboratoire LIRDEF et le laboratoire de langues de la Faculté d’éducation de l’Université de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues par corps à l'école maternelle : quelles approches innovantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cambrone-Lasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4427,631 +4522,536 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Regard pluridisciplinaire sur la créativité et l’innovation en langues étrangères » organisées par le laboratoire LAIRDIL et le de l’Université de Toulouse III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Corsini</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociolinguistiques en Guadeloupe : quelles implications didactiques et pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude intitulées « Innovation en langues ? Pour une approche corporelle et dynamique de l’apprentissage » organisées par le laboratoire LIRDEF et le laboratoire de langues de la Faculté d’éducation de l’Université de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque intitulé « Contributions au développement de perspectives plurilingues en éducation et formation » organisé par l’Université de Nantes et le projet PLURI-L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact de langues, complétives et SMS en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international intitulé « Interactions multimodales par écran » organisé par l’université de Lyon 2, l’ENS de Lyon et le laboratoire ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement bilingue français-créole à l’école primaire en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique du labex ASLAN intitulé « ELSE : éducation en langues secondes et étrangères » organisé par l’ENS de Lyon et l’Institut français d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et SMS : quelle utilisation des téléphones portables en contexte didactique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delcroix Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d’alternance codique en classe dans l’enseignement primaire en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international intitulé « Interactions multimodales par écran » organisé par l’université de Lyon 2, l’ENS de Lyon et le laboratoire ICAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’Université de Nantes intitulé « Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des contextes sociolinguistiques et langagiers sur les interactions didactiques : Le cas de l'Outremer français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international organisé par le CRREF de l’Université des Antilles et de la Guyane, intitulé : « Contextualisations didactiques : état des lieux, enjeux et perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612537v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01612539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imaginaire linguistique en contexte scolaire guadeloupéen</w:t>
               </w:r>
@@ -5113,303 +5113,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sémiologie des alternances codiques au collège en contexte bilingue : l’exemple de l’EPS et des LCR en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AREF 2010 intitulé « Actualité de la recherche en éducation et en formation », Université de Genève, Suisse, septembre 2010. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle didactique plurilingue dans l'enseignement des disciplines linguistiques et non-linguistiques en contexte antillo-guyanais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international intitulé « Quelle didactique plurilingue et pluriculturelle en contexte mondialisé » organisé par l'équipe PLIDAM (EA 4514) de l'INALCO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique de l'alternance codique aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes" - Université Lyon 2-ICAR-INRP-CNRS, 24-26 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique de l'alternance codique aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534425v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01612541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langagières et alternance codique en EPS aux Antilles françaises</w:t>
               </w:r>
@@ -5546,77 +5546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, quel imaginaire ? Une approche sémio-cognitive de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Internationale de Sémiotique, Université de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,64 +5654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la langue sur la capacité d’imagerie du mouvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mondor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, quel imaginaire ? Enseignant d’EPS et enseignants d’histoire et géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des capacités d’imagerie du mouvement de jeunes Guadeloupéens au collège à partir d’un énoncé en français ou en créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de l’Association pour la Recherche sur l’Intervention en Sport, Université de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5926,51 +5926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du créole dans les apprentissages moteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International d’Actualité de la Recherche en Education et Formation. Université Victor Segalen Bordeaux II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6008,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of language in motor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Féry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Annual General Meeting of The Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7597,225 +7597,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un cadre d'analyse opérationnel des phénomènes de contextualisation didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Anciaux, Thomas Forissier, Lambert-Félix Prudent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextualisations didactiques : approches théoriques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-185, 2013, Cognition et Formation, 978-2-343-00974-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la diversité des alternances codiques à la gestion du plurilinguisme en contexte éducatifs français ultramarins de la Guyane et des Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle OMER et Frédéric TUPIN </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations plurilingues. L’aire francophone entre héritages et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 73-84, 2013, 978-2-7535-2277-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535198v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-01530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique de l’alternance codique en éducation aux Antilles françaises</w:t>
               </w:r>
@@ -8329,51 +8329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBCD181F"/>
+    <w:nsid w:val="2BE05B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8560,51 +8560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-anciaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7463-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167717367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03519835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert F&#233;lix Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01936791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochambeau Lainy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01845763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01538317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddy Caliari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; F&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2005.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NJ1V5GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mondor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giron Mercedes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leocadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01624849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01930351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Top" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corsini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Albertini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poullet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;re Paumard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Telchid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01536070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Telchid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plbeditions.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04423877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lanalogie-dans-le-processus-de-lexicalisation-et-de-semantisation-en-creoles-guadeloupeen-guyanais-haitien-et-martiniquais/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01944055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslet Megie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rifeff.org/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-01612728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-anciaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7463-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167717367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03519835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert F&#233;lix Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01936791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochambeau Lainy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01845763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01538317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddy Caliari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; F&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2005.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NJ1V5GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mondor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giron Mercedes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leocadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01930351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Top" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01624849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corsini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Albertini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poullet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;re Paumard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Telchid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01536070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Telchid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plbeditions.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04423877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lanalogie-dans-le-processus-de-lexicalisation-et-de-semantisation-en-creoles-guadeloupeen-guyanais-haitien-et-martiniquais/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01944055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslet Megie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rifeff.org/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-01612728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>