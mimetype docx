--- v1 (2026-04-17)
+++ v2 (2026-05-17)
@@ -1763,234 +1763,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance des langues et stratégies d’enseignement en eps en contexte bilingue</w:t>
+                <w:t xml:space="preserve">ALTERNANCE DES LANGUES ET STRATÉGIE D'ENSEIGNEMENT EN EPS EN CONTEXTE BILINGUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp. 26-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance des langues et stratégies d’enseignement en eps en contexte bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures et actions dans le jardin créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers créoles du patrimoine de la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Jaden kréyol, le jardin où naît la Créolité, N°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609289v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00441962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de présentation des consignes et performances motrices chez des bilingues français/créole aux Antilles françaises</w:t>
               </w:r>
@@ -2039,294 +2039,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire créole utilisé dans les pratiques sportives en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créolica, Revue du Groupe Européen de Recherches en Langues créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp. 1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imagerie visuelle et rappel moteur d'enchaînements : effet du bilinguisme français vs créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peddy Caliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Féry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp. 419-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2005.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la langue sur la capacité d’imagerie du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mondor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,411 +2951,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contextualisation didactique dans tous ses états !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Savoirs pour tous « Plurilinguisme et contextualisation didactique dans les contextes plurilingues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Polynésie française, Oct 2022, Tahiti - Polynésie française, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écrits SMS aux audios WhatsApp : le téléphone portable comme outils d’observation des pratiques langagières des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude intitulées « Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRILLASH (EA 4095) et CRREF (EA 4538) de l’université des Antilles, May 2022, Pointe-à-Pitre et Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche contextualisante plurilingue et interculturelle polynésienne. De l’intelligence collective à l’intelligence co-élaborative : un cas d’expérienciation de classe renversée en écosystème insulaire sur l’île de Moorea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leocadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International JRE-Riiclas 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoires EASTCO de l’Université de Polynésie française et le CRREF de l’Université des Antilles, Nov 2022, Tahiti - Polynésie française, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage linguistique bilingue français-créole en Guadeloupe comme support didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Intenational « Paysages linguistiques multilingues : regards croisés sur les situations franco-créolophones et germanophones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Vienne (Autriche)., Dec 2022, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693731v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04693732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation de l’inclusion scolaire en Guadeloupe.</w:t>
               </w:r>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche contextualisante plurilingue et interculturelle polynésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leocadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,50 +3719,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des classes bilingues français-créole en Guadeloupe à la didactisation des alternances codiques et des biographies langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Colloque de la FLAREP intitulé « Quand l’École délie ses langues : défi et atouts guyanais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cayenne, Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of Tropical Climate and Language Format on Imagery Ability Among French-Creole Bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3784,87 +3853,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-handicapping strategies in the physical education classes: Expectations of competence, self-benefits and threat to the self.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,277 +3948,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP World Congress 2017 Les recherches en didactique dans le champ de l’intervention en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers des démarches portfolios plurilingues contextualisées à l’école primaire aux Antilles françaises ». Colloque Ethique et responsabilité pour la didactique des langues au XXIeme siècle (EA 2288, DILTEC). Sorbonne Nouvelle Paris 3. 21 et 22 /11/2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de la FLAREP intitulé « Quand l’École délie ses langues : défi et atouts guyanais »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIeme siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingualism and science éducation in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème General Meeting and Biennal Conference of the Caribbean Academy of Sciences intitulé « Biodiversity, Energy, Risks and Health » organisé par l’Université des Antilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612526v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02062635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des démarches portfolios plurilingues contextualisées à l'école primaire aux Antilles françaises</w:t>
               </w:r>
@@ -4362,50 +4362,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éveil aux langues par corps à l'école maternelle : quelles approches innovantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cambrone-Lasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Regard pluridisciplinaire sur la créativité et l’innovation en langues étrangères » organisées par le laboratoire LAIRDIL et le de l’Université de Toulouse III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À vos marques... Parlez : une approche corporelle de l'éveil aux langues en maternelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cambrone-Lasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4427,168 +4522,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude intitulées « Innovation en langues ? Pour une approche corporelle et dynamique de l’apprentissage » organisées par le laboratoire LIRDEF et le laboratoire de langues de la Faculté d’éducation de l’Université de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Corsini</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact de langues, complétives et SMS en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Regard pluridisciplinaire sur la créativité et l’innovation en langues étrangères » organisées par le laboratoire LAIRDIL et le de l’Université de Toulouse III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international intitulé « Interactions multimodales par écran » organisé par l’université de Lyon 2, l’ENS de Lyon et le laboratoire ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociolinguistiques en Guadeloupe : quelles implications didactiques et pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4604,139 +4686,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque intitulé « Contributions au développement de perspectives plurilingues en éducation et formation » organisé par l’Université de Nantes et le projet PLURI-L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612532v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01612525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement bilingue français-créole à l’école primaire en Guadeloupe</w:t>
               </w:r>
@@ -4880,178 +4880,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets des contextes sociolinguistiques et langagiers sur les interactions didactiques : Le cas de l'Outremer français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bilas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international organisé par le CRREF de l’Université des Antilles et de la Guyane, intitulé : « Contextualisations didactiques : état des lieux, enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Guadeloupe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’alternance codique en classe dans l’enseignement primaire en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’Université de Nantes intitulé « Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612539v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01612537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imaginaire linguistique en contexte scolaire guadeloupéen</w:t>
               </w:r>
@@ -5113,303 +5113,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique de l'alternance codique aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes" - Université Lyon 2-ICAR-INRP-CNRS, 24-26 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique de l'alternance codique aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sémiologie des alternances codiques au collège en contexte bilingue : l’exemple de l’EPS et des LCR en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AREF 2010 intitulé « Actualité de la recherche en éducation et en formation », Université de Genève, Suisse, septembre 2010. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle didactique plurilingue dans l'enseignement des disciplines linguistiques et non-linguistiques en contexte antillo-guyanais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international intitulé « Quelle didactique plurilingue et pluriculturelle en contexte mondialisé » organisé par l'équipe PLIDAM (EA 4514) de l'INALCO </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612541v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00534425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langagières et alternance codique en EPS aux Antilles françaises</w:t>
               </w:r>
@@ -5546,77 +5546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, quel imaginaire ? Une approche sémio-cognitive de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Internationale de Sémiotique, Université de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,64 +5654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la langue sur la capacité d’imagerie du mouvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mondor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, quel imaginaire ? Enseignant d’EPS et enseignants d’histoire et géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des capacités d’imagerie du mouvement de jeunes Guadeloupéens au collège à partir d’un énoncé en français ou en créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de l’Association pour la Recherche sur l’Intervention en Sport, Université de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5926,51 +5926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du créole dans les apprentissages moteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International d’Actualité de la Recherche en Education et Formation. Université Victor Segalen Bordeaux II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6008,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of language in motor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Féry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Annual General Meeting of The Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,525 +6934,594 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interlecte de Prudent : D’un concept théorique abstrait à une pratique pédagogique concrète ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert Félix Prudent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, p. 203-227, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions and code-switching in parental practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sramski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural. Environments Interdependent issues in insular contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 139-181, 2023, Langues, sociétés, cultures et apprentissages, 978-2-87574-500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurizio ALI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures, savoirs et identités. Questions vives en antrhopologie de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires des Antilles, p. 9-11, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus analogiques dans les dénominations des plantes en langues créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rochambeau Lainy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analogie dans le processus de lexicalisation et de sémantisation en créoles guadeloupéen, guyanais, haïtien et martiniquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-218, 2019, 978-2-35935-272-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Lucas</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02278664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus interculturels en EPS : micro-études d’interactions en Haïti et en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preslet Megie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poggi Marie-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie WALLIAN (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention éducative et médiation(s). Contextes insulaires, cultures diverses, explorations plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement bilingue français-créole à l'école primaire en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation bilingue en France : Politiques linguistiques, modèles et pratiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Lambert Lucas.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 52-65 2016, 978-2-35935-175-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Lambert Lucas.</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01534894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternances codiques et éducation en Outre-mer français : Guadeloupe, Guyane, Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7485,73 +7554,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud; Antoine Delcroix; Marie-Paule Poggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes, effets de contextes et didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-04049-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, représentations et attitudes linguistiques à l’école en Guadeloupe : éléments pour une didactisation de l’alternance codique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7567,73 +7636,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes, effets de contextes et didactiques des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, collection "Logiques Sociales", pp. 67-94, 2014, "Contextes, effets de contextes et didactiques des langues". Béatrice JEANNOT-FOURCAUD, Antoine DELCROIX et Marie-Paule POGGI (dir.), 978-2-343-04049-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un cadre d'analyse opérationnel des phénomènes de contextualisation didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7656,182 +7725,182 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Anciaux, Thomas Forissier, Lambert-Félix Prudent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualisations didactiques : approches théoriques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-185, 2013, Cognition et Formation, 978-2-343-00974-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diversité des alternances codiques à la gestion du plurilinguisme en contexte éducatifs français ultramarins de la Guyane et des Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle OMER et Frédéric TUPIN </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations plurilingues. L’aire francophone entre héritages et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 73-84, 2013, 978-2-7535-2277-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01535198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique de l’alternance codique en éducation aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,206 +7920,206 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riveneuve éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2360130931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques enseignantes d'alternance codique en contexte bi/plurilingue : l'exemple de l'EPS et des LCR au collège en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques éducatives dans un contexte multiculturel : l'exemple plurilingue de la Guyane </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP de Guyane, pp. 94-104, 2010, 978-2-35793-010-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance codique français/créole en EPS dans la Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RIFFEF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants du XXIème siècle dans toute la Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise PAscal, AUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 29-104, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8060,100 +8129,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'ENFANT, LE CREOLE ET L'EDUCATION PHYSIQUE ET SPORTIVE AUX ANTILLES FRANÇAISES : UNE APPROCHE PLURIDISCIPLINAIRE DU BILINGUISME DANS LES APPRENTISSAGES MOTEURS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université des Antilles-Guyane, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00441944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8163,105 +8232,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternances et mélanges codiques dans les interactions didactiques aux Antilles et en Guyane françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université des Antilles-Guyane, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01612728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8329,51 +8398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE05B9B"/>
+    <w:nsid w:val="6ECAB714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8560,51 +8629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-anciaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7463-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167717367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03519835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert F&#233;lix Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01936791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochambeau Lainy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01845763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01538317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddy Caliari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; F&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2005.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NJ1V5GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mondor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giron Mercedes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leocadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01930351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Top" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01624849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corsini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Albertini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poullet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;re Paumard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Telchid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01536070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Telchid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plbeditions.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04423877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lanalogie-dans-le-processus-de-lexicalisation-et-de-semantisation-en-creoles-guadeloupeen-guyanais-haitien-et-martiniquais/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01944055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslet Megie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rifeff.org/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-01612728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-anciaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7463-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167717367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03519835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert F&#233;lix Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03031740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marmolejo-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.203.0249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin&#185;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anciaux&#178;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2019.1709412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01936791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochambeau Lainy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01845763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01548664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01538317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01540163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddy Caliari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; F&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2005.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NJ1V5GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mondor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05145188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fran&#231;ois-Haugrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giron Mercedes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leocadie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01624849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01930351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Top" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corsini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612525v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01617618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01612541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Albertini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01613701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poullet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;re Paumard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Telchid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01536070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Telchid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plbeditions.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04423877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02278664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lanalogie-dans-le-processus-de-lexicalisation-et-de-semantisation-en-creoles-guadeloupeen-guyanais-haitien-et-martiniquais/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01944055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preslet Megie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01534894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01609322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rifeff.org/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-01612728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>