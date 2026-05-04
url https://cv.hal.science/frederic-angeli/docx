--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -66,5929 +66,5929 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of magnesium on the structure of aluminoborosilicate glasses: NMR assessment of interatomic potentials models for molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (9), pp.5501-5521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04637827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altération des verres industriels en milieux aqueux et atmosphérique : mécanismes, cinétiques, caractérisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation effects on the structure and alteration behavior of a SiO$_2$ ‐Al$_2$ O$_3$ ‐B$_2$ O$_3$ ‐Na$_2$ O glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amreen Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huseyin Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamul Haq Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03828008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro thématique « Le verre dans notre quotidien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borosilicate glass alteration in vapor phase and aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Moskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-022-00298-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03843187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of irradiation on the mechanisms controlling the residual rate of an alumino-borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amreen Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-022-00266-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03882867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of magnesium on the structure of aluminoborosilicate glasses: A solid‐state NMR and Raman spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 104 (9), pp.4518-4536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03211757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03332396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short communication on the Influence of the temperature between 30 and 70°C on the hydration of SON68 nuclear waste glass in a vapour phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.152738 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Magnesium on the Structure of Complex Multicomponent Silicates: Insights from Molecular Simulations and Neutron Scattering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 125 (42), pp.11761-11776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c06990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03398721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of temperature and relative humidity on vapor hydration of an AVM nuclear waste glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 543, pp.152571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a simple topological-constraints-based model predict the initial dissolution rate of borosilicate and aluminosilicate glasses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Taron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-020-0111-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02512912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of alumino-silicate glasses by coupling experiments and simulations: Part I - Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lodesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.120936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03234322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of alumino-silicate glasses by coupling experiments and simulations: Part II - Radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lodesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 569, pp.120969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03354985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirconium local environment in simplified nuclear glasses altered in basic, neutral or acidic conditions: Evidence of a double-layered gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503-504, pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of composition of nuclear waste glasses on vapor phase hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Nuclear Materials, pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of thermally induced structural disorder on the chemical durability of International Simple Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bergler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-018-0052-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01872240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and chemical durability of lead crystal glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (21), pp.11549-11558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388823v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 438, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01277667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and consequences of silicate glass passivation by surface layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium environment in silicate and aluminosilicate glasses Probed by $^{43}$Ca MQMAS NMR experiments and MD-GIPAW calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gambuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Menziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68-69, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2015.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An enhanced resolution of the structural environment of zirconium in borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 381, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical durability of lanthanum-enriched borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Molières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.383-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.12054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spins nucléaires : des espions pour explorer la structure des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Danses avec les spins: la RMN en chimie, 364-365, pp.73-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First investigations of the influence of IVB elements (Ti, Zr, and Hf) on the chemical durability of soda-lime borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2315-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of zirconium on the structure of pristine and leached soda-lime borosilicate glasses: Towards a quantitative approach by $^{17}$O MQMAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (31), pp.3713-3722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02512525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les mécanismes d'altération des verres nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04724057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical durability of industrial glasses in acetic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Brunswic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03762796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en chrome sur la structure et l'altération du verre de cristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03882876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des verres industriels au cours de leur dissolution aqueuse : effet de différents traitements de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03882877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement de verres industriels fluorosilicatés altérés en conditions acides (pH = 2,4), à 70°C et pendant 231 jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03882873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA's research tools for the treatment and conditioning of radioactive waste by vitrification and high temperature processes – Contributions to the THERAMIN H2020 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hollebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURADWASTE ’19: 9th EC conference on management of radioactive waste community policy and research on disposal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pitești, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical durability of lead crystal glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Pacific Rim Conference on Ceramic and Glass Technology including Glass and Optical Materials Division Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear solid state NMR investigations of simplified French Nnuclear waste glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New insights into oxide glass structure from a combined experimental and computational solid-state NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear waste disposal: designing materials for the end of time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD) Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02352766v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crystallization of apatite on the structure and chemical durability of borosilicate glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multinuclear solid state NMR investigations of simplified French Nnuclear waste glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nuclear waste disposal: designing materials for the end of time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733967v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into oxide glass structure from a combined experimental and computational solid-state NMR approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of crystallization of apatite on the structure and chemical durability of borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD) Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
+              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02352771v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining experimental and computational solid state NMR: A new tool for structure determination of borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMR CdT Research COnference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02352773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SIMADES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Winter Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02362899v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
+              <w:t xml:space="preserve">Workshop SIMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02362618v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass structure form a combined experimental and computational solid-state NMR Approach: the MD-GIPAW method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International conference on phosphate glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parbudice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of magnesium on the structure of aluminoborosilicate glasses: NMR assessment of interatomic potentials models for molecular dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lixiviation du plomb dans les verres industriels en cristal: rôle de la composition chimique, de la structure et des traitements de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouquillon, Anne; Lehuédé, Patrice. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3723 lines deleted...]
-                <w:t xml:space="preserve">cea-02512525v1</w:t>
+              <w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-332, 2022, 9781789490763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des verres industriels en contexte alimentaire : mécanismes d'altération et traitements de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'USTV 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04716422v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">cea-03728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6143,51 +6143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisbrouck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Delaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pedone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03828008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amreen Jan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamul Haq Mir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16618" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03843187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanasamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00298-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00266-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152738" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03398721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Taron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-0111-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macaluso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lodesani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03354985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120969" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0052-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388823v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7360" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gambuzzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Menziani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bergeron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWC3JH8H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moli&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZSM50CZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bergeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKH07H83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gaillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.046" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03728971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/wp-content/uploads/2019/11/076_Le-plomb-dans-les-materiaux-vitreux-du-patrimoine_TDM.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisbrouck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pedone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03828008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amreen Jan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamul Haq Mir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03843187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanasamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00298-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00266-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17876" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03398721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06990" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152571" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Taron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-0111-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macaluso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angeli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lodesani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03354985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0052-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388823v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02971" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gambuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Menziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.04.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bergeron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWC3JH8H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12054" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZSM50CZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bergeron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKH07H83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03728971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/wp-content/uploads/2019/11/076_Le-plomb-dans-les-materiaux-vitreux-du-patrimoine_TDM.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>