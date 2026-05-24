--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -66,5615 +66,5615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des connaissances sur les mécanismes d'altération des verres nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and chemical durability of industrial glasses in acetic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03762796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la teneur en chrome sur la structure et l'altération du verre de cristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03882876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement des verres industriels au cours de leur dissolution aqueuse : effet de différents traitements de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03882877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement de verres industriels fluorosilicatés altérés en conditions acides (pH = 2,4), à 70°C et pendant 231 jours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Brunswic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03882873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEA's research tools for the treatment and conditioning of radioactive waste by vitrification and high temperature processes – Contributions to the THERAMIN H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hollebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURADWASTE ’19: 9th EC conference on management of radioactive waste community policy and research on disposal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pitești, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and chemical durability of lead crystal glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Pacific Rim Conference on Ceramic and Glass Technology including Glass and Optical Materials Division Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into oxide glass structure from a combined experimental and computational solid-state NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD) Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multinuclear solid state NMR investigations of simplified French Nnuclear waste glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear waste disposal: designing materials for the end of time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of crystallization of apatite on the structure and chemical durability of borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining experimental and computational solid state NMR: A new tool for structure determination of borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iMR CdT Research COnference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02352773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des verres d'oxydes par dynamique moléculaire à champ de force polarisable et RMN premiers principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop SIMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marcoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-principles and experimental NMR study of sodium silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Modena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glass structure form a combined experimental and computational solid-state NMR Approach: the MD-GIPAW method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International conference on phosphate glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parbudice, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02362617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of magnesium on the structure of aluminoborosilicate glasses: NMR assessment of interatomic potentials models for molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 106 (9), pp.5501-5521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.19157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04637827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération des verres industriels en milieux aqueux et atmosphérique : mécanismes, cinétiques, caractérisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Hee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (4), pp.402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2022024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects on the structure and alteration behavior of a SiO$_2$ ‐Al$_2$ O$_3$ ‐B$_2$ O$_3$ ‐Na$_2$ O glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numéro thématique « Le verre dans notre quotidien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.16618⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03828008v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro thématique « Le verre dans notre quotidien »</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiation effects on the structure and alteration behavior of a SiO$_2$ ‐Al$_2$ O$_3$ ‐B$_2$ O$_3$ ‐Na$_2$ O glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amreen Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huseyin Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamul Haq Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799474v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03828008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borosilicate glass alteration in vapor phase and aqueous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+                <w:t xml:space="preserve">Effects of irradiation on the mechanisms controlling the residual rate of an alumino-borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amreen Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-022-00298-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-022-00266-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03843187v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03882867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of irradiation on the mechanisms controlling the residual rate of an alumino-borosilicate glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amreen Jan</w:t>
+                <w:t xml:space="preserve">Borosilicate glass alteration in vapor phase and aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Moskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-022-00266-w⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-022-00298-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03882867v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03843187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of magnesium on the structure of aluminoborosilicate glasses: A solid‐state NMR and Raman spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17876⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03211757v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03332396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alteration of silicate glass: State of knowledge and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Angeli</w:t>
+                <w:t xml:space="preserve">Impact of magnesium on the structure of aluminoborosilicate glasses: A solid‐state NMR and Raman spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-021-00190-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 104 (9), pp.4518-4536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03332396v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03211757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication on the Influence of the temperature between 30 and 70°C on the hydration of SON68 nuclear waste glass in a vapour phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature and relative humidity on vapor hydration of an AVM nuclear waste glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 545, pp.152738 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152738⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 543, pp.152571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492794v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Magnesium on the Structure of Complex Multicomponent Silicates: Insights from Molecular Simulations and Neutron Scattering Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short communication on the Influence of the temperature between 30 and 70°C on the hydration of SON68 nuclear waste glass in a vapour phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c06990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.152738 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03398721v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and relative humidity on vapor hydration of an AVM nuclear waste glass</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Magnesium on the Structure of Complex Multicomponent Silicates: Insights from Molecular Simulations and Neutron Scattering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bisbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 125 (42), pp.11761-11776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c06990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999581v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03398721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a simple topological-constraints-based model predict the initial dissolution rate of borosilicate and aluminosilicate glasses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bisbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Taron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-020-0111-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02512912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of alumino-silicate glasses by coupling experiments and simulations: Part I - Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lodesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 567, pp.120936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03234322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of alumino-silicate glasses by coupling experiments and simulations: Part II - Radiation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lodesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 569, pp.120969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03354985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium local environment in simplified nuclear glasses altered in basic, neutral or acidic conditions: Evidence of a double-layered gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 503-504, pp.268-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of composition of nuclear waste glasses on vapor phase hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathya Narayanasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Journal of Nuclear Materials, pp.53-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermally induced structural disorder on the chemical durability of International Simple Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bergler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-018-0052-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01872240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical durability of lead crystal glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (21), pp.11549-11558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b02971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02388823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth silicate crystallization in borosilicate glasses: Effect on structural and chemical durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 438, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01277667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and crystallization effects on the structure and durability of molybdenum borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 427, pp.120-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and consequences of silicate glass passivation by surface layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms7360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium environment in silicate and aluminosilicate glasses Probed by $^{43}$Ca MQMAS NMR experiments and MD-GIPAW calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gambuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Menziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Pedone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68-69, pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Majerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced resolution of the structural environment of zirconium in borosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Calas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 381, pp.40-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical durability of lanthanum-enriched borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Molières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp.383-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijag.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spins nucléaires : des espions pour explorer la structure des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Danses avec les spins: la RMN en chimie, 364-365, pp.73-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations of the influence of IVB elements (Ti, Zr, and Hf) on the chemical durability of soda-lime borosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2315-2322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of zirconium on the structure of pristine and leached soda-lime borosilicate glasses: Towards a quantitative approach by $^{17}$O MQMAS NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 354 (31), pp.3713-3722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02512525v1</w:t>
-              </w:r>
-[...1725 lines deleted...]
-                <w:t xml:space="preserve">cea-02362617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5692,90 +5692,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixiviation du plomb dans les verres industriels en cristal: rôle de la composition chimique, de la structure et des traitements de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angeli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouquillon, Anne; Lehuédé, Patrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5849,103 +5849,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des verres industriels en contexte alimentaire : mécanismes d'altération et traitements de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Brunswic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'USTV 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
@@ -6143,51 +6143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisbrouck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pedone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03828008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amreen Jan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamul Haq Mir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03843187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanasamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00298-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00266-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17876" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03398721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06990" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152571" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Taron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-0111-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macaluso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angeli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lodesani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03354985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0052-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388823v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02971" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gambuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Menziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.04.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bergeron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWC3JH8H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12054" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZSM50CZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bergeron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKH07H83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03728971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/wp-content/uploads/2019/11/076_Le-plomb-dans-les-materiaux-vitreux-du-patrimoine_TDM.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hollebecque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicoleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisbrouck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Delaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pedone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03828008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amreen Jan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Kaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamul Haq Mir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16618" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03882867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00266-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03843187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanasamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00298-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03332396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00190-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152738" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03398721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Taron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-0111-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macaluso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lodesani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03354985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120969" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.10.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0052-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388823v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL04N091-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7360" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gambuzzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Menziani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bergeron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWC3JH8H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moli&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZSM50CZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bergeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKH07H83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gaillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.046" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03728971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/wp-content/uploads/2019/11/076_Le-plomb-dans-les-materiaux-vitreux-du-patrimoine_TDM.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>