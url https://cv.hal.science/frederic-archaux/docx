--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Archaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9996-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070403066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyárfaültetvények orchideái – irodalmi áttekintés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Attila Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristóf Süveges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitaibelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17542/kit.27.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des petites chouettes de montagne dans les Alpes du Nord françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Doutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisque Bullifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.167-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand attributes or soil micro-environment exert greater influence than management type on understory plant diversity in even-aged oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing else matters? Tree diameter and living status have more effects than biogeoclimatic context on microhabitat number and occurrence: An analysis in French forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), 18 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of complex vegetation structures in determining hawking bat activity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 448, pp.559-571. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of landscape and species characteristics on extinction debt, immigration credit and relaxation time after habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1438-390X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxon approach based on bats, birds and saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected regional forest plant community dynamics evidence centuries-long effects of habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle de la connectivité des habitats sur les papillons en contexte agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape drivers of butterfly and burnet moth diversity in lowland rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1725-1739. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0697-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (2e note) : (Lepidoptera Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.338-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (3e note) : (Lepidoptera Micropterigoidea, Eriocranioidea, Nepticuloidea, Adeloidea, Tischerioidea, Tineoidea, Gracillarioidea, Yponomeutoidea, Gelechioidea, Choreutoidea, Epermenioidea, Alucitoidea, Pterophoroidea et Thyridoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (7-8), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première observation d'Eupithecia egenaria (Herrich-Schäffer, [1848]) dans le département du Loiret (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.98-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des microhétérocères du Loiret : 1ère note : Lepidoptera Pyralidae et Crambidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.195-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 366, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et naturalité anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eupithécies de la collection Bonneil : premières mentions pour le département du Loiret d'Eupithecia inturbata (Hübner, [1817]) et d'Eupithecia plumbeolata (Haworth, 1809) (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation planning with spatially explicit models: a case for horseshoe bats in complex mountain landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.1005-1021. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural capital delivers ecosystem services. A typology derived from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pérez Soba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (Part A), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest structure, management and landscape on bird and bat communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892915000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past landscape explains forest periphery-to-core gradient of understory plant communities in a reforestation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly assemblages in residential gardens are driven by species’ habitat preference and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.865-876. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation spatiale des habitats et des corridors : un outil pour la conservation et la gestion des chauves-souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is plant diversity on tractor trails more influenced by disturbance than by soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly dispersal in farmland: a replicated landscape genetics study on the meadow brown butterfly (Maniola jurtina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.E. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0348-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variations in dispersal ability of saproxylic beetles in fragmented forest patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1816-1826. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2015-0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong observer effect on tree microhabitats inventories: A case study in a French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth compensation in an oak-pine mixed forest following an outbreak of pine sawfly (Diprion pini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 295, p. 155 - p. 161. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carnnot Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LXV (4), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/53632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhinolophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'atelier n°1 Amélioration continue, acquisition, intégration des connaissances et évaluation des préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 6, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree litter and forest understorey vegetation: a conceptual framework to understand the effects of tree litter on a perennial geophyte, Anemone nemorosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.1175-1184. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcs047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating habitat and climatic niches in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), 10 p. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (1), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2010.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When species become generalists: on-going large-scale changes in bird habitat specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Thera vetustata (Denis et Schiffermüller, 1775) dans le Loiret, espèce nouvelle pour la région Centre (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des observations récentes et anciennes de Libelloides coccajus (Denis et Schiffermüller) et L. longicornis (Linné) dans la moitié nord de la France (Neuroptera, Ascalaphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchon Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (3), pp.365-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique dans les peupleraies cultivées de Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/43092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (2), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/34651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practices favourable to plant diversity in hybrid poplar plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (12), pp.2410-2417. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur les relevés et les suivis de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 70 - p. 75. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we get better estimates of plot species richness from multiple-observer plant censuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.603-611. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhopalocères du Domaine des Barres, Est du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid poplar plantations in a floodplain have balanced impacts on farmland and woodland birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (6), pp.1474-1479. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-008-9551-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High turnover and moderate fidelity of White Storks Ciconia ciconia at a European wintering site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150, pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of the ecological value of sycamore maple habitats in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), 713p1-713p11. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeschna isoceles (Müller, 1767) nouvelle espèce pour le département du Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martinia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.135-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term seed bank dynamics in a temperate forest under conversion from coppice-with-standards to high forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Calster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Wyngene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors-Série 4, p. 95 - p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising vegetation monitoring. A case study in French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-3), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-9874-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant censuses carried out on small quadrats more reliable than on larger ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 188 (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impact of stand structure, tree composition and climate on mountain bird communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bakkaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247 (1-3), pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mountains refuges for farmland bird species? A case study in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et biodiversité forestière : un sujet à défricher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering of white storks in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding upwards when climate is becoming warmer: no bird response in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in bird communities in the northern Alps: consequences of changes in land use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2-3), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avifaune et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (1), pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two blue tit Parus caeruleus populations from Corsica differ in social dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.446-450. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-048X.2002.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes les couleurs de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2025, Carnets de sciences, 978-2-7592-4092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiseaux, sentinelles de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2023, Beaux livres, 9782759237128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 idées fausses sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae éditions, 143 p., 2023, Idées fausses, 978-2-7592-3775-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2021, 9782759233373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office National des Forêts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2009, 978 2 84207 339 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Dessanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Girondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillons et Trames vertes (PATRAMES). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des sessions de capture 2006. Perspectives pour le réseau mammifères. (Stage micromammifères, Rambouillet, 30 mars 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Témoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hétérodyne des chauves-souris : effet opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne : Rôle de l'antécédent historique et de l'intensité des entretiens de peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux sub-naturels. Rapport intermédiaire d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'échantillonnage des Coléoptères carabiques : biais inter-habitats et nombre minimal d'unités d'échantillonnage pour estimer la richesse spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la mise au point d'un protocole de suivi des micro mammifères en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avifaune et gestion forestière : mise en place d'un suivi en forêt domaniale de Bellême. Rapport au Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la biodiversité forestière. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité en essences et de la stratification verticale pour l'avifaune de plaine. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d'écoute et de la saisonnalité pour des relevés de chauve-souris par détection ultra-sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouragan Lothar sur l'avifaune des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des communautés d'oiseaux au cours du cycle de futaie régulière du Chêne sessile. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 1ère et 2ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche "Biodiversité et Gestion Forestière". Résultats scientifiques et acquis pour les gestionnaires et décideurs. Projets 2005-2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.55-70, 2010, 978-2-914770-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarin des aulnes : Carduelis spinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lascève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oiseaux remarquables de Provence. Ecologie, statut et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, p. 290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection des dynamiques forestières montre que l’héritage des effets de la création et de la destruction des forêts se poursuit pendant plusieurs siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Écologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité à la reconquête des forêts métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Orléans, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxonomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la favorabilité des habitats pour les petites chouettes de montagne à l’échelle de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde rencontre nationale du réseau Petites Chouettes de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Allevard-les-Bains, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients coeur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg11- 11ème Colloque d’Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring landscape connectivity. A multi-site landscape genetics study on the meadow brown butterfly dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metapopulation dynamics and biodiversity inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference ISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’Irstea Nogent utilisant les données d’inventaire forestier de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nogent sur Vernisson, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage passé explique les gradients à longue distance c½ur-périphérie des communautés floristiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées françaises de l’Écologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des cartographies historiques d’usage du sol pour analyser et comprendre les patrons de distribution et la dynamique de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR Sedyvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lamiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE, 5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Laboratoire Evolution et Diversité Biologique (EDB) de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution expertise RTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'équipe Conservation des espèces, Restauration et Suivi des Populations (CERSP/MNHN) de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les espèces se généralisent : un nouveau facteur d'homogénéisation des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capturabilité des coléoptères Carabidae dans les pièges à fosse varie-t-elle selon le degré d'ouverture des peuplements forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bédoin, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans - variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Renecofor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans. Variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR, 15 ans de suivi des écosystèmes forestiers, Beaune, 9-11 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de nos relevés de végétation ? Comment l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque d'écologie des communautés végétales ECOVEG3, Bordeaux, 14-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivSamp: optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTER-Net All-Parties Conference, Majorque, ESP, 5-9 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does capturability of carabids in forest stands vary with silvicultural stages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Carabidologists' Meeting, Blagoevgrad, BGR, 20-24 Août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réveil du Dodo, journées francophones des sciences de la conservation et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle qualité de l'échantillonnage de la végétation basse dans le réseau français RENECOFOR (PIC niveau II): estimation des effets observateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Göttingen, Allemagne. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réveil du Dodo, Paris, 7-9 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of ground vegetation assessment in the French RENECOFOR (Level II) network: estimation of observer effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring, Göttingen, DEU, 25-27 October 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Net WP Ra2 workshop "Methods for analysing trends in biodiversity data", Budapest, HUN, 9-11 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sécheresse estivale sur la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan, Paris, 14 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research axes of the BiodivSamp group within ALTER-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the BiodivSamp group "Optimising sampling strategies for biodiversity monitoring", Obergurgl, AUT, 2-4 November 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin d'outils et lacunes de connaissances identifiées par l'expertise : quelques propositions pour progresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Impact of the drought and heat 2003 on forests", Fribourg-en-Brisgau, DEU, 17-19 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de montagne constituent-elles des refuges pour l'avifaune des milieux cultivés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées francophones de Conservation de la biodiversité, Université Lyon 1, Villeurbanne, 22-25 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le vert est-il la couleur de la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sg4hh36my⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should patch connectivity affect local species richness? Pinpointing adequate methods in adequate landscapes using simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.640995-. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/640995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients cœur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque d'écologie des communautés végétales ECOVEG 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 76 p., 2015, Écologie des communautés végétales Grenoble - du 25 au 27 mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MocHab : modélisation de la distribution des espèces : un outil pour l’évaluation, la conservation des habitats d’espèces et des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort : élément structurant des communautés d'oiseaux et de chauves-souris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Naturalité : vers une autre culture des eaux et des forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the validation of a new forest biodiversity indicator: observer effects on tree microhabitats censuses in a French unmanaged forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2nd International Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cork, Ireland. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité des relevés de biodiversité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage et déterminants de la biodiversité en forêt tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie, Université d'Orléans, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02610208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Archaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9996-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070403066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyárfaültetvények orchideái – irodalmi áttekintés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Attila Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristóf Süveges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitaibelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17542/kit.27.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des petites chouettes de montagne dans les Alpes du Nord françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Doutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisque Bullifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.167-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand attributes or soil micro-environment exert greater influence than management type on understory plant diversity in even-aged oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing else matters? Tree diameter and living status have more effects than biogeoclimatic context on microhabitat number and occurrence: An analysis in French forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), 18 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of complex vegetation structures in determining hawking bat activity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 448, pp.559-571. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of landscape and species characteristics on extinction debt, immigration credit and relaxation time after habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1438-390X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxon approach based on bats, birds and saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected regional forest plant community dynamics evidence centuries-long effects of habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle de la connectivité des habitats sur les papillons en contexte agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape drivers of butterfly and burnet moth diversity in lowland rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1725-1739. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0697-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (2e note) : (Lepidoptera Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.338-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (3e note) : (Lepidoptera Micropterigoidea, Eriocranioidea, Nepticuloidea, Adeloidea, Tischerioidea, Tineoidea, Gracillarioidea, Yponomeutoidea, Gelechioidea, Choreutoidea, Epermenioidea, Alucitoidea, Pterophoroidea et Thyridoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (7-8), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des microhétérocères du Loiret : 1ère note : Lepidoptera Pyralidae et Crambidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.195-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première observation d'Eupithecia egenaria (Herrich-Schäffer, [1848]) dans le département du Loiret (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.98-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 366, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et naturalité anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eupithécies de la collection Bonneil : premières mentions pour le département du Loiret d'Eupithecia inturbata (Hübner, [1817]) et d'Eupithecia plumbeolata (Haworth, 1809) (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation planning with spatially explicit models: a case for horseshoe bats in complex mountain landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.1005-1021. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural capital delivers ecosystem services. A typology derived from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pérez Soba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (Part A), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest structure, management and landscape on bird and bat communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892915000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past landscape explains forest periphery-to-core gradient of understory plant communities in a reforestation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly assemblages in residential gardens are driven by species’ habitat preference and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.865-876. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation spatiale des habitats et des corridors : un outil pour la conservation et la gestion des chauves-souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is plant diversity on tractor trails more influenced by disturbance than by soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly dispersal in farmland: a replicated landscape genetics study on the meadow brown butterfly (Maniola jurtina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.E. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0348-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1816-1826. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2015-0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variations in dispersal ability of saproxylic beetles in fragmented forest patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong observer effect on tree microhabitats inventories: A case study in a French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth compensation in an oak-pine mixed forest following an outbreak of pine sawfly (Diprion pini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 295, p. 155 - p. 161. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carnnot Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LXV (4), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/53632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhinolophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree litter and forest understorey vegetation: a conceptual framework to understand the effects of tree litter on a perennial geophyte, Anemone nemorosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.1175-1184. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcs047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'atelier n°1 Amélioration continue, acquisition, intégration des connaissances et évaluation des préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 6, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating habitat and climatic niches in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), 10 p. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (1), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2010.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When species become generalists: on-going large-scale changes in bird habitat specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Thera vetustata (Denis et Schiffermüller, 1775) dans le Loiret, espèce nouvelle pour la région Centre (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des observations récentes et anciennes de Libelloides coccajus (Denis et Schiffermüller) et L. longicornis (Linné) dans la moitié nord de la France (Neuroptera, Ascalaphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchon Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (3), pp.365-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique dans les peupleraies cultivées de Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/43092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (2), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/34651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practices favourable to plant diversity in hybrid poplar plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (12), pp.2410-2417. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur les relevés et les suivis de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 70 - p. 75. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we get better estimates of plot species richness from multiple-observer plant censuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.603-611. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhopalocères du Domaine des Barres, Est du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid poplar plantations in a floodplain have balanced impacts on farmland and woodland birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (6), pp.1474-1479. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-008-9551-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High turnover and moderate fidelity of White Storks Ciconia ciconia at a European wintering site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150, pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeschna isoceles (Müller, 1767) nouvelle espèce pour le département du Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martinia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.135-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term seed bank dynamics in a temperate forest under conversion from coppice-with-standards to high forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Calster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Wyngene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of the ecological value of sycamore maple habitats in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), 713p1-713p11. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors-Série 4, p. 95 - p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising vegetation monitoring. A case study in French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-3), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-9874-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mountains refuges for farmland bird species? A case study in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant censuses carried out on small quadrats more reliable than on larger ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 188 (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impact of stand structure, tree composition and climate on mountain bird communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bakkaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247 (1-3), pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et biodiversité forestière : un sujet à défricher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding upwards when climate is becoming warmer: no bird response in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering of white storks in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in bird communities in the northern Alps: consequences of changes in land use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2-3), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avifaune et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (1), pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two blue tit Parus caeruleus populations from Corsica differ in social dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.446-450. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-048X.2002.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes les couleurs de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2025, Carnets de sciences, 978-2-7592-4092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiseaux, sentinelles de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2023, Beaux livres, 9782759237128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 idées fausses sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae éditions, 143 p., 2023, Idées fausses, 978-2-7592-3775-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2021, 9782759233373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office National des Forêts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2009, 978 2 84207 339 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Dessanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Girondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillons et Trames vertes (PATRAMES). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Témoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des sessions de capture 2006. Perspectives pour le réseau mammifères. (Stage micromammifères, Rambouillet, 30 mars 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hétérodyne des chauves-souris : effet opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne : Rôle de l'antécédent historique et de l'intensité des entretiens de peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux sub-naturels. Rapport intermédiaire d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'échantillonnage des Coléoptères carabiques : biais inter-habitats et nombre minimal d'unités d'échantillonnage pour estimer la richesse spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la mise au point d'un protocole de suivi des micro mammifères en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avifaune et gestion forestière : mise en place d'un suivi en forêt domaniale de Bellême. Rapport au Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la biodiversité forestière. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouragan Lothar sur l'avifaune des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité en essences et de la stratification verticale pour l'avifaune de plaine. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d'écoute et de la saisonnalité pour des relevés de chauve-souris par détection ultra-sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des communautés d'oiseaux au cours du cycle de futaie régulière du Chêne sessile. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 1ère et 2ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche "Biodiversité et Gestion Forestière". Résultats scientifiques et acquis pour les gestionnaires et décideurs. Projets 2005-2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.55-70, 2010, 978-2-914770-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarin des aulnes : Carduelis spinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lascève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oiseaux remarquables de Provence. Ecologie, statut et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, p. 290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection des dynamiques forestières montre que l’héritage des effets de la création et de la destruction des forêts se poursuit pendant plusieurs siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Écologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité à la reconquête des forêts métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Orléans, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxonomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la favorabilité des habitats pour les petites chouettes de montagne à l’échelle de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde rencontre nationale du réseau Petites Chouettes de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Allevard-les-Bains, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients coeur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg11- 11ème Colloque d’Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring landscape connectivity. A multi-site landscape genetics study on the meadow brown butterfly dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’Irstea Nogent utilisant les données d’inventaire forestier de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nogent sur Vernisson, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metapopulation dynamics and biodiversity inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference ISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage passé explique les gradients à longue distance c½ur-périphérie des communautés floristiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées françaises de l’Écologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des cartographies historiques d’usage du sol pour analyser et comprendre les patrons de distribution et la dynamique de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR Sedyvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lamiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE, 5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Laboratoire Evolution et Diversité Biologique (EDB) de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution expertise RTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'équipe Conservation des espèces, Restauration et Suivi des Populations (CERSP/MNHN) de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les espèces se généralisent : un nouveau facteur d'homogénéisation des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capturabilité des coléoptères Carabidae dans les pièges à fosse varie-t-elle selon le degré d'ouverture des peuplements forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bédoin, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans - variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Renecofor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans. Variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR, 15 ans de suivi des écosystèmes forestiers, Beaune, 9-11 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de nos relevés de végétation ? Comment l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque d'écologie des communautés végétales ECOVEG3, Bordeaux, 14-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivSamp: optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTER-Net All-Parties Conference, Majorque, ESP, 5-9 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does capturability of carabids in forest stands vary with silvicultural stages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Carabidologists' Meeting, Blagoevgrad, BGR, 20-24 Août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réveil du Dodo, journées francophones des sciences de la conservation et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle qualité de l'échantillonnage de la végétation basse dans le réseau français RENECOFOR (PIC niveau II): estimation des effets observateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Göttingen, Allemagne. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réveil du Dodo, Paris, 7-9 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of ground vegetation assessment in the French RENECOFOR (Level II) network: estimation of observer effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring, Göttingen, DEU, 25-27 October 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Net WP Ra2 workshop "Methods for analysing trends in biodiversity data", Budapest, HUN, 9-11 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin d'outils et lacunes de connaissances identifiées par l'expertise : quelques propositions pour progresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sécheresse estivale sur la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan, Paris, 14 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research axes of the BiodivSamp group within ALTER-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the BiodivSamp group "Optimising sampling strategies for biodiversity monitoring", Obergurgl, AUT, 2-4 November 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Impact of the drought and heat 2003 on forests", Fribourg-en-Brisgau, DEU, 17-19 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de montagne constituent-elles des refuges pour l'avifaune des milieux cultivés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées francophones de Conservation de la biodiversité, Université Lyon 1, Villeurbanne, 22-25 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le vert est-il la couleur de la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sg4hh36my⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should patch connectivity affect local species richness? Pinpointing adequate methods in adequate landscapes using simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.640995-. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/640995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients cœur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque d'écologie des communautés végétales ECOVEG 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 76 p., 2015, Écologie des communautés végétales Grenoble - du 25 au 27 mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MocHab : modélisation de la distribution des espèces : un outil pour l’évaluation, la conservation des habitats d’espèces et des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort : élément structurant des communautés d'oiseaux et de chauves-souris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Naturalité : vers une autre culture des eaux et des forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the validation of a new forest biodiversity indicator: observer effects on tree microhabitats censuses in a French unmanaged forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2nd International Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cork, Ireland. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité des relevés de biodiversité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage et déterminants de la biodiversité en forêt tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie, Université d'Orléans, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02610208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A670895"/>
+    <w:nsid w:val="21B9BBBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-archaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9996-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070403066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17542/kit.27.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bullifon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.04.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0697-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.10.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0505-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Harrison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez Soba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12384" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmucki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0299-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3162-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Muller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs047" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690348v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbet Massin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032819" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00629.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6G7WPX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595998v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquemin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Luquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Mora" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01079.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEB6CEABCC4A35494F98F4E4D4F856BFE372724D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592662v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balan&#231;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008058" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653531v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590628v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585343v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590538v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-9874-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7437D5F0E4DC0B4821FFFE88A0E6D4467919F2C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589245v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakkaus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006041" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588142v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolters" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587703v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583898v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zapata" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582931v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582932v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582930v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323874v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle dos Santos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-048X.2002.02956.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WK5K8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498024v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1946/9782759240937/toutes-les-couleurs-de-la-nature" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323868v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360124v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544983v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1708/9782759233380/dans-l-intimite-des-papillons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604807v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590020v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590028v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588636v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587706v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588633v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587358v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587075v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587077v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocq" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flitti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520694v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606765v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520699v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605651v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602168v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peterman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607424v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenfant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601129v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600335v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268970v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596919v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lamiche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595102v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594570v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594571v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594572v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590442v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817415v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Renecofor" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589112v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589113v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588959v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590102v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815287v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814444v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588119v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588331v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587204v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587074v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587205v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833470v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanjean" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583843v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582936v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desmet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498173v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sg4hh36my" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609837v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gr&#233;bert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/640995" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268969v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606504v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599537v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599087v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597312v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594122v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610208v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-archaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9996-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070403066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17542/kit.27.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bullifon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.04.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0697-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.10.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0505-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Harrison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez Soba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12384" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmucki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0299-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3162-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs047" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Muller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbet Massin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032819" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00629.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6G7WPX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595998v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Luquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Mora" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01079.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEB6CEABCC4A35494F98F4E4D4F856BFE372724D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592662v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balan&#231;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653531v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008058" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590628v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585343v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590538v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-9874-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7437D5F0E4DC0B4821FFFE88A0E6D4467919F2C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588973v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakkaus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006041" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588142v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolters" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587703v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582931v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zapata" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582932v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582930v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323874v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle dos Santos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-048X.2002.02956.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WK5K8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498024v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1946/9782759240937/toutes-les-couleurs-de-la-nature" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323868v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360124v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544983v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1708/9782759233380/dans-l-intimite-des-papillons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604807v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590020v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590028v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587706v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588633v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587077v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587358v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocq" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flitti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520694v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606765v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605651v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520699v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602168v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peterman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601129v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607424v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenfant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600335v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268970v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596919v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lamiche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595102v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594570v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594571v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594572v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590442v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817415v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Renecofor" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589112v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589113v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588959v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590102v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815287v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814444v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588119v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588331v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587204v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833470v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanjean" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587074v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587205v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583843v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582936v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desmet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498173v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sg4hh36my" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609837v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gr&#233;bert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/640995" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268969v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606504v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599537v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599087v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597312v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594122v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610208v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>