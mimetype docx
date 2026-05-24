--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Archaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9996-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070403066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyárfaültetvények orchideái – irodalmi áttekintés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Attila Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristóf Süveges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitaibelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17542/kit.27.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des petites chouettes de montagne dans les Alpes du Nord françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Doutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisque Bullifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.167-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand attributes or soil micro-environment exert greater influence than management type on understory plant diversity in even-aged oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing else matters? Tree diameter and living status have more effects than biogeoclimatic context on microhabitat number and occurrence: An analysis in French forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), 18 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of complex vegetation structures in determining hawking bat activity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 448, pp.559-571. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of landscape and species characteristics on extinction debt, immigration credit and relaxation time after habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1438-390X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxon approach based on bats, birds and saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected regional forest plant community dynamics evidence centuries-long effects of habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle de la connectivité des habitats sur les papillons en contexte agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape drivers of butterfly and burnet moth diversity in lowland rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1725-1739. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0697-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (2e note) : (Lepidoptera Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.338-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (3e note) : (Lepidoptera Micropterigoidea, Eriocranioidea, Nepticuloidea, Adeloidea, Tischerioidea, Tineoidea, Gracillarioidea, Yponomeutoidea, Gelechioidea, Choreutoidea, Epermenioidea, Alucitoidea, Pterophoroidea et Thyridoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (7-8), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des microhétérocères du Loiret : 1ère note : Lepidoptera Pyralidae et Crambidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.195-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première observation d'Eupithecia egenaria (Herrich-Schäffer, [1848]) dans le département du Loiret (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.98-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 366, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et naturalité anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eupithécies de la collection Bonneil : premières mentions pour le département du Loiret d'Eupithecia inturbata (Hübner, [1817]) et d'Eupithecia plumbeolata (Haworth, 1809) (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation planning with spatially explicit models: a case for horseshoe bats in complex mountain landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.1005-1021. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural capital delivers ecosystem services. A typology derived from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pérez Soba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (Part A), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest structure, management and landscape on bird and bat communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892915000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past landscape explains forest periphery-to-core gradient of understory plant communities in a reforestation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly assemblages in residential gardens are driven by species’ habitat preference and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.865-876. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation spatiale des habitats et des corridors : un outil pour la conservation et la gestion des chauves-souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is plant diversity on tractor trails more influenced by disturbance than by soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly dispersal in farmland: a replicated landscape genetics study on the meadow brown butterfly (Maniola jurtina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.E. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0348-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1816-1826. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2015-0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variations in dispersal ability of saproxylic beetles in fragmented forest patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong observer effect on tree microhabitats inventories: A case study in a French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth compensation in an oak-pine mixed forest following an outbreak of pine sawfly (Diprion pini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 295, p. 155 - p. 161. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carnnot Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LXV (4), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/53632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhinolophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree litter and forest understorey vegetation: a conceptual framework to understand the effects of tree litter on a perennial geophyte, Anemone nemorosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.1175-1184. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcs047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'atelier n°1 Amélioration continue, acquisition, intégration des connaissances et évaluation des préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 6, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating habitat and climatic niches in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), 10 p. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (1), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2010.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When species become generalists: on-going large-scale changes in bird habitat specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Thera vetustata (Denis et Schiffermüller, 1775) dans le Loiret, espèce nouvelle pour la région Centre (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des observations récentes et anciennes de Libelloides coccajus (Denis et Schiffermüller) et L. longicornis (Linné) dans la moitié nord de la France (Neuroptera, Ascalaphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchon Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (3), pp.365-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique dans les peupleraies cultivées de Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/43092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (2), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/34651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practices favourable to plant diversity in hybrid poplar plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (12), pp.2410-2417. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur les relevés et les suivis de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 70 - p. 75. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we get better estimates of plot species richness from multiple-observer plant censuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.603-611. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhopalocères du Domaine des Barres, Est du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid poplar plantations in a floodplain have balanced impacts on farmland and woodland birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (6), pp.1474-1479. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-008-9551-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High turnover and moderate fidelity of White Storks Ciconia ciconia at a European wintering site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150, pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeschna isoceles (Müller, 1767) nouvelle espèce pour le département du Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martinia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.135-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term seed bank dynamics in a temperate forest under conversion from coppice-with-standards to high forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Calster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Wyngene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of the ecological value of sycamore maple habitats in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), 713p1-713p11. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors-Série 4, p. 95 - p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising vegetation monitoring. A case study in French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-3), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-9874-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mountains refuges for farmland bird species? A case study in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant censuses carried out on small quadrats more reliable than on larger ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 188 (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impact of stand structure, tree composition and climate on mountain bird communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bakkaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247 (1-3), pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et biodiversité forestière : un sujet à défricher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding upwards when climate is becoming warmer: no bird response in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering of white storks in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in bird communities in the northern Alps: consequences of changes in land use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2-3), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avifaune et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (1), pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two blue tit Parus caeruleus populations from Corsica differ in social dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.446-450. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-048X.2002.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes les couleurs de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2025, Carnets de sciences, 978-2-7592-4092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiseaux, sentinelles de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2023, Beaux livres, 9782759237128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 idées fausses sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae éditions, 143 p., 2023, Idées fausses, 978-2-7592-3775-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2021, 9782759233373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office National des Forêts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2009, 978 2 84207 339 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Dessanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Girondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillons et Trames vertes (PATRAMES). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Témoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des sessions de capture 2006. Perspectives pour le réseau mammifères. (Stage micromammifères, Rambouillet, 30 mars 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hétérodyne des chauves-souris : effet opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne : Rôle de l'antécédent historique et de l'intensité des entretiens de peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux sub-naturels. Rapport intermédiaire d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'échantillonnage des Coléoptères carabiques : biais inter-habitats et nombre minimal d'unités d'échantillonnage pour estimer la richesse spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la mise au point d'un protocole de suivi des micro mammifères en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avifaune et gestion forestière : mise en place d'un suivi en forêt domaniale de Bellême. Rapport au Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la biodiversité forestière. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouragan Lothar sur l'avifaune des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité en essences et de la stratification verticale pour l'avifaune de plaine. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d'écoute et de la saisonnalité pour des relevés de chauve-souris par détection ultra-sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des communautés d'oiseaux au cours du cycle de futaie régulière du Chêne sessile. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 1ère et 2ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche "Biodiversité et Gestion Forestière". Résultats scientifiques et acquis pour les gestionnaires et décideurs. Projets 2005-2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.55-70, 2010, 978-2-914770-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarin des aulnes : Carduelis spinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lascève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oiseaux remarquables de Provence. Ecologie, statut et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, p. 290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection des dynamiques forestières montre que l’héritage des effets de la création et de la destruction des forêts se poursuit pendant plusieurs siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Écologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité à la reconquête des forêts métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Orléans, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxonomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la favorabilité des habitats pour les petites chouettes de montagne à l’échelle de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde rencontre nationale du réseau Petites Chouettes de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Allevard-les-Bains, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients coeur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg11- 11ème Colloque d’Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring landscape connectivity. A multi-site landscape genetics study on the meadow brown butterfly dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’Irstea Nogent utilisant les données d’inventaire forestier de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nogent sur Vernisson, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metapopulation dynamics and biodiversity inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference ISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage passé explique les gradients à longue distance c½ur-périphérie des communautés floristiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées françaises de l’Écologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des cartographies historiques d’usage du sol pour analyser et comprendre les patrons de distribution et la dynamique de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR Sedyvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lamiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE, 5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Laboratoire Evolution et Diversité Biologique (EDB) de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution expertise RTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'équipe Conservation des espèces, Restauration et Suivi des Populations (CERSP/MNHN) de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les espèces se généralisent : un nouveau facteur d'homogénéisation des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capturabilité des coléoptères Carabidae dans les pièges à fosse varie-t-elle selon le degré d'ouverture des peuplements forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bédoin, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans - variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Renecofor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans. Variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR, 15 ans de suivi des écosystèmes forestiers, Beaune, 9-11 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de nos relevés de végétation ? Comment l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque d'écologie des communautés végétales ECOVEG3, Bordeaux, 14-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivSamp: optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTER-Net All-Parties Conference, Majorque, ESP, 5-9 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does capturability of carabids in forest stands vary with silvicultural stages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Carabidologists' Meeting, Blagoevgrad, BGR, 20-24 Août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réveil du Dodo, journées francophones des sciences de la conservation et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle qualité de l'échantillonnage de la végétation basse dans le réseau français RENECOFOR (PIC niveau II): estimation des effets observateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Göttingen, Allemagne. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réveil du Dodo, Paris, 7-9 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of ground vegetation assessment in the French RENECOFOR (Level II) network: estimation of observer effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring, Göttingen, DEU, 25-27 October 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Net WP Ra2 workshop "Methods for analysing trends in biodiversity data", Budapest, HUN, 9-11 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin d'outils et lacunes de connaissances identifiées par l'expertise : quelques propositions pour progresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sécheresse estivale sur la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan, Paris, 14 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research axes of the BiodivSamp group within ALTER-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the BiodivSamp group "Optimising sampling strategies for biodiversity monitoring", Obergurgl, AUT, 2-4 November 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Impact of the drought and heat 2003 on forests", Fribourg-en-Brisgau, DEU, 17-19 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de montagne constituent-elles des refuges pour l'avifaune des milieux cultivés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées francophones de Conservation de la biodiversité, Université Lyon 1, Villeurbanne, 22-25 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le vert est-il la couleur de la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sg4hh36my⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should patch connectivity affect local species richness? Pinpointing adequate methods in adequate landscapes using simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.640995-. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/640995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients cœur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque d'écologie des communautés végétales ECOVEG 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 76 p., 2015, Écologie des communautés végétales Grenoble - du 25 au 27 mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MocHab : modélisation de la distribution des espèces : un outil pour l’évaluation, la conservation des habitats d’espèces et des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort : élément structurant des communautés d'oiseaux et de chauves-souris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Naturalité : vers une autre culture des eaux et des forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the validation of a new forest biodiversity indicator: observer effects on tree microhabitats censuses in a French unmanaged forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2nd International Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cork, Ireland. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité des relevés de biodiversité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage et déterminants de la biodiversité en forêt tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie, Université d'Orléans, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02610208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Archaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9996-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070403066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyárfaültetvények orchideái – irodalmi áttekintés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Attila Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristóf Süveges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kitaibelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17542/kit.27.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des petites chouettes de montagne dans les Alpes du Nord françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Doutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisque Bullifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.167-181. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand attributes or soil micro-environment exert greater influence than management type on understory plant diversity in even-aged oak high forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing else matters? Tree diameter and living status have more effects than biogeoclimatic context on microhabitat number and occurrence: An analysis in French forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), 18 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of complex vegetation structures in determining hawking bat activity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 448, pp.559-571. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of landscape and species characteristics on extinction debt, immigration credit and relaxation time after habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1438-390X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle de la connectivité des habitats sur les papillons en contexte agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected regional forest plant community dynamics evidence centuries-long effects of habitat turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape drivers of butterfly and burnet moth diversity in lowland rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1725-1739. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0697-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (2e note) : (Lepidoptera Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.338-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Microhétérocères du Loiret (3e note) : (Lepidoptera Micropterigoidea, Eriocranioidea, Nepticuloidea, Adeloidea, Tischerioidea, Tineoidea, Gracillarioidea, Yponomeutoidea, Gelechioidea, Choreutoidea, Epermenioidea, Alucitoidea, Pterophoroidea et Thyridoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (7-8), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxon approach based on bats, birds and saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting tree water deficit by very low altitude remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor1690-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première observation d'Eupithecia egenaria (Herrich-Schäffer, [1848]) dans le département du Loiret (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.98-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 366, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des microhétérocères du Loiret : 1ère note : Lepidoptera Pyralidae et Crambidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.195-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et naturalité anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eupithécies de la collection Bonneil : premières mentions pour le département du Loiret d'Eupithecia inturbata (Hübner, [1817]) et d'Eupithecia plumbeolata (Haworth, 1809) (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation planning with spatially explicit models: a case for horseshoe bats in complex mountain landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.1005-1021. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural capital delivers ecosystem services. A typology derived from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pérez Soba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (Part A), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest structure, management and landscape on bird and bat communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892915000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past landscape explains forest periphery-to-core gradient of understory plant communities in a reforestation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly assemblages in residential gardens are driven by species’ habitat preference and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.865-876. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation spatiale des habitats et des corridors : un outil pour la conservation et la gestion des chauves-souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly dispersal in farmland: a replicated landscape genetics study on the meadow brown butterfly (Maniola jurtina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.E. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0348-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is plant diversity on tractor trails more influenced by disturbance than by soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1816-1826. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2015-0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variations in dispersal ability of saproxylic beetles in fragmented forest patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong observer effect on tree microhabitats inventories: A case study in a French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carnnot Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LXV (4), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/53632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitat use by bats in a large temperate oak forest: importance of mature and regeneration stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhinolophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth compensation in an oak-pine mixed forest following an outbreak of pine sawfly (Diprion pini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 295, p. 155 - p. 161. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree litter and forest understorey vegetation: a conceptual framework to understand the effects of tree litter on a perennial geophyte, Anemone nemorosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.1175-1184. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcs047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'atelier n°1 Amélioration continue, acquisition, intégration des connaissances et évaluation des préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 6, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating habitat and climatic niches in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), 10 p. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Thera vetustata (Denis et Schiffermüller, 1775) dans le Loiret, espèce nouvelle pour la région Centre (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des observations récentes et anciennes de Libelloides coccajus (Denis et Schiffermüller) et L. longicornis (Linné) dans la moitié nord de la France (Neuroptera, Ascalaphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchon Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (3), pp.365-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When species become generalists: on-going large-scale changes in bird habitat specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique dans les peupleraies cultivées de Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/43092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 144 (1), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2010.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practices favourable to plant diversity in hybrid poplar plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (12), pp.2410-2417. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (2), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/34651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur les relevés et les suivis de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 70 - p. 75. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhopalocères du Domaine des Barres, Est du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid poplar plantations in a floodplain have balanced impacts on farmland and woodland birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (6), pp.1474-1479. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-008-9551-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we get better estimates of plot species richness from multiple-observer plant censuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.603-611. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeschna isoceles (Müller, 1767) nouvelle espèce pour le département du Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martinia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.135-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term seed bank dynamics in a temperate forest under conversion from coppice-with-standards to high forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Calster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Wyngene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of the ecological value of sycamore maple habitats in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), 713p1-713p11. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore dans le réseau RENECOFOR : avancées méthodologiques et premières tendances sur 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors-Série 4, p. 95 - p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising vegetation monitoring. A case study in French lowland forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-3), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-007-9874-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High turnover and moderate fidelity of White Storks Ciconia ciconia at a European wintering site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150, pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant censuses carried out on small quadrats more reliable than on larger ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 188 (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impact of stand structure, tree composition and climate on mountain bird communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bakkaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247 (1-3), pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mountains refuges for farmland bird species? A case study in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et biodiversité forestière : un sujet à défricher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of summer drought on forest biodiversity: what do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding upwards when climate is becoming warmer: no bird response in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering of white storks in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avifaune et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (1), pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in bird communities in the northern Alps: consequences of changes in land use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2-3), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two blue tit Parus caeruleus populations from Corsica differ in social dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.446-450. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-048X.2002.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes les couleurs de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2025, Carnets de sciences, 978-2-7592-4092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 idées fausses sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae éditions, 143 p., 2023, Idées fausses, 978-2-7592-3775-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiseaux, sentinelles de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2023, Beaux livres, 9782759237128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2021, 9782759233373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office National des Forêts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2009, 978 2 84207 339 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Dessanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Girondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillons et Trames vertes (PATRAMES). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des sessions de capture 2006. Perspectives pour le réseau mammifères. (Stage micromammifères, Rambouillet, 30 mars 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hétérodyne des chauves-souris : effet opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Témoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne : Rôle de l'antécédent historique et de l'intensité des entretiens de peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux sub-naturels. Rapport intermédiaire d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'échantillonnage des Coléoptères carabiques : biais inter-habitats et nombre minimal d'unités d'échantillonnage pour estimer la richesse spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la mise au point d'un protocole de suivi des micro mammifères en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avifaune et gestion forestière : mise en place d'un suivi en forêt domaniale de Bellême. Rapport au Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la biodiversité forestière. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouragan Lothar sur l'avifaune des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité en essences et de la stratification verticale pour l'avifaune de plaine. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d'écoute et de la saisonnalité pour des relevés de chauve-souris par détection ultra-sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des communautés d'oiseaux au cours du cycle de futaie régulière du Chêne sessile. Cas des grands massifs forestiers du Parc Naturel Régional du Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 1ère et 2ème tranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche "Biodiversité et Gestion Forestière". Résultats scientifiques et acquis pour les gestionnaires et décideurs. Projets 2005-2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.55-70, 2010, 978-2-914770-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarin des aulnes : Carduelis spinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lascève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oiseaux remarquables de Provence. Ecologie, statut et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, p. 290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection des dynamiques forestières montre que l’héritage des effets de la création et de la destruction des forêts se poursuit pendant plusieurs siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Écologie des Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxonomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité à la reconquête des forêts métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Orléans, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la favorabilité des habitats pour les petites chouettes de montagne à l’échelle de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde rencontre nationale du réseau Petites Chouettes de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Allevard-les-Bains, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plant metapopulation dynamics challenge the concept of ancient/recent forest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients coeur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg11- 11ème Colloque d’Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring landscape connectivity. A multi-site landscape genetics study on the meadow brown butterfly dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Peterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’Irstea Nogent utilisant les données d’inventaire forestier de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nogent sur Vernisson, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metapopulation dynamics and biodiversity inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference ISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage passé explique les gradients à longue distance c½ur-périphérie des communautés floristiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées françaises de l’Écologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des cartographies historiques d’usage du sol pour analyser et comprendre les patrons de distribution et la dynamique de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR Sedyvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lamiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE, 5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution expertise RTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'équipe Conservation des espèces, Restauration et Suivi des Populations (CERSP/MNHN) de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les espèces se généralisent : un nouveau facteur d'homogénéisation des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.184-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homogénéisation biotique : influence de la variabilité intra-spécifique de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Laboratoire Evolution et Diversité Biologique (EDB) de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capturabilité des coléoptères Carabidae dans les pièges à fosse varie-t-elle selon le degré d'ouverture des peuplements forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bédoin, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans. Variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR, 15 ans de suivi des écosystèmes forestiers, Beaune, 9-11 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de nos relevés de végétation ? Comment l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque d'écologie des communautés végétales ECOVEG3, Bordeaux, 14-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivSamp: optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTER-Net All-Parties Conference, Majorque, ESP, 5-9 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does capturability of carabids in forest stands vary with silvicultural stages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Carabidologists' Meeting, Blagoevgrad, BGR, 20-24 Août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la composition floristique au sein du réseau en 10 ans - variations interannuelles et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Renecofor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réveil du Dodo, journées francophones des sciences de la conservation et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle qualité de l'échantillonnage de la végétation basse dans le réseau français RENECOFOR (PIC niveau II): estimation des effets observateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Göttingen, Allemagne. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réveil du Dodo, Paris, 7-9 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of ground vegetation assessment in the French RENECOFOR (Level II) network: estimation of observer effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests in a changing Environment. Results of 20 years of ICP Forests monitoring, Göttingen, DEU, 25-27 October 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin d'outils et lacunes de connaissances identifiées par l'expertise : quelques propositions pour progresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sécheresse estivale sur la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan, Paris, 14 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research axes of the BiodivSamp group within ALTER-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the BiodivSamp group "Optimising sampling strategies for biodiversity monitoring", Obergurgl, AUT, 2-4 November 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Net WP Ra2 workshop "Methods for analysing trends in biodiversity data", Budapest, HUN, 9-11 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Impact of the drought and heat 2003 on forests", Fribourg-en-Brisgau, DEU, 17-19 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de montagne constituent-elles des refuges pour l'avifaune des milieux cultivés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées francophones de Conservation de la biodiversité, Université Lyon 1, Villeurbanne, 22-25 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le vert est-il la couleur de la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sg4hh36my⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should patch connectivity affect local species richness? Pinpointing adequate methods in adequate landscapes using simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.640995-. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/640995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients cœur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque d'écologie des communautés végétales ECOVEG 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 76 p., 2015, Écologie des communautés végétales Grenoble - du 25 au 27 mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MocHab : modélisation de la distribution des espèces : un outil pour l’évaluation, la conservation des habitats d’espèces et des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort : élément structurant des communautés d'oiseaux et de chauves-souris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Naturalité : vers une autre culture des eaux et des forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the validation of a new forest biodiversity indicator: observer effects on tree microhabitats censuses in a French unmanaged forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2nd International Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cork, Ireland. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité des relevés de biodiversité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage et déterminants de la biodiversité en forêt tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie, Université d'Orléans, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02610208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId572"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B9BBBD"/>
+    <w:nsid w:val="6053B517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-archaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9996-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070403066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17542/kit.27.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bullifon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.04.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0697-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.10.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0505-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Harrison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez Soba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12384" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmucki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0299-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3162-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs047" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Muller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbet Massin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032819" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00629.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6G7WPX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595998v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Luquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Mora" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01079.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEB6CEABCC4A35494F98F4E4D4F856BFE372724D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592662v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balan&#231;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653531v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008058" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590628v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585343v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590538v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-9874-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7437D5F0E4DC0B4821FFFE88A0E6D4467919F2C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588973v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakkaus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006041" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588142v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolters" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587703v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582931v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zapata" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582932v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582930v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323874v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle dos Santos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-048X.2002.02956.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WK5K8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498024v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1946/9782759240937/toutes-les-couleurs-de-la-nature" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323868v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360124v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544983v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1708/9782759233380/dans-l-intimite-des-papillons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604807v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590020v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590028v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587706v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588633v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587077v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587358v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocq" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flitti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520694v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606765v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605651v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520699v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602168v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peterman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601129v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607424v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenfant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600335v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268970v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596919v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lamiche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595102v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594570v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594571v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594572v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590442v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817415v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Renecofor" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589112v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589113v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588959v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590102v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815287v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814444v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588119v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588331v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587204v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833470v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanjean" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587074v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587205v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583843v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582936v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desmet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498173v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sg4hh36my" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609837v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gr&#233;bert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/640995" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268969v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606504v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599537v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599087v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597312v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594122v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610208v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-archaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9996-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070403066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attila Moln&#225;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#243;f S&#252;veges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Fekete" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17542/kit.27.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bullifon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59ZXNRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.04.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12631" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0697-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1690-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.10.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0505-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Harrison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez Soba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.06.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12384" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmucki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0299-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604806v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3162-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs047" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Muller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbet Massin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032819" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquemin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Luquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Mora" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00629.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6G7WPX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583376v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592662v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592654v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592653v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592652v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01079.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEB6CEABCC4A35494F98F4E4D4F856BFE372724D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591508v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653531v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454475v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008058" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590628v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590538v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-007-9874-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7437D5F0E4DC0B4821FFFE88A0E6D4467919F2C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balan&#231;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakkaus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588973v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588142v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolters" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006041" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587703v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884011v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582931v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583898v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zapata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582930v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582932v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323874v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle dos Santos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-048X.2002.02956.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WK5K8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498024v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1946/9782759240937/toutes-les-couleurs-de-la-nature" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360124v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323868v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544983v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1708/9782759233380/dans-l-intimite-des-papillons" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590020v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590028v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590113v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588636v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588633v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587077v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587358v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601638v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocq" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flitti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605651v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520699v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602168v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604802v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peterman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601129v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607424v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenfant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600335v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268970v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595102v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596919v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lamiche" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594571v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594572v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594570v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590442v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589112v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589113v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588959v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590102v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817415v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Renecofor" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815287v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814444v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588119v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588331v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833470v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanjean" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587074v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587205v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587204v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583843v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582936v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desmet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498173v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sg4hh36my" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609837v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gr&#233;bert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/640995" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268969v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606504v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599537v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599087v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597312v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594122v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02610208v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>