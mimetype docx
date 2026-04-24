--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -250,51 +250,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -552,546 +552,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
+                <w:t xml:space="preserve">Binary masses and luminosities with Gaia DR3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. David</w:t>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">Carine Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
+                <w:t xml:space="preserve">T. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tanga</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 678, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04353999v1</w:t>
+                <w:t xml:space="preserve">hal-04723471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trabucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Weingrill</w:t>
+                <w:t xml:space="preserve">N. Mowlavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mints</w:t>
+                <w:t xml:space="preserve">T. Lebzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castañeda</w:t>
+                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Davidson</w:t>
+                <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04355489v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04354092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary masses and luminosities with Gaia DR3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Weingrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">A. Mints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Babusiaux</w:t>
+                <w:t xml:space="preserve">J. Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Merle</w:t>
+                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Arenou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 678, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04355489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trabucchi</w:t>
+                <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mowlavi</w:t>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebzelter</w:t>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audard</w:t>
+                <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04354092v1</w:t>
+                <w:t xml:space="preserve">insu-04353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t>
               </w:r>
@@ -1371,51 +1371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,468 +1473,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Ridder</w:t>
+                <w:t xml:space="preserve">M. Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ripepi</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aerts</w:t>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Palaversa</w:t>
+                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Eyer</w:t>
+                <w:t xml:space="preserve">R. Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263191v1</w:t>
+                <w:t xml:space="preserve">insu-04353955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schultheis</w:t>
+                <w:t xml:space="preserve">J. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">V. Ripepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zwitter</w:t>
+                <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
+                <w:t xml:space="preserve">L. Palaversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Carballo</w:t>
+                <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04353955v1</w:t>
+                <w:t xml:space="preserve">hal-04263191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar and substellar companions from Gaia EDR3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Gaia : un nouvel âge d'or pour l'étude de la binarité stellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étoiles doubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.2-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498225v1</w:t>
+                <w:t xml:space="preserve">hal-04077853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia : un nouvel âge d'or pour l'étude de la binarité stellaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Stellar and substellar companions from Gaia EDR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étoiles doubles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 657, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077853v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia EDR3 proper motions of Milky Way dwarfs. II: Velocities, Total Energy and Angular Momentum</w:t>
               </w:r>
@@ -2067,51 +2067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of metallicity on the Leavitt Law from geometrical distances of Milky Way and Magellanic Clouds Cepheids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Breuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wielgórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,468 +2182,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Milky Way Cepheid Leavitt law based on Gaia DR2 parallaxes of companion stars and host open cluster populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kervella</w:t>
+                <w:t xml:space="preserve">FEDReD. I. 3D extinction and stellar maps by Bayesian deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard I. Anderson</w:t>
+                <w:t xml:space="preserve">Chloé Fourtune-Ravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam G. Riess</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Clément Hottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038633⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 641, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999682v2</w:t>
+                <w:t xml:space="preserve">hal-02938445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEDReD. I. 3D extinction and stellar maps by Bayesian deconvolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gómez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. J. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037466⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938445v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02596704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Mcmillan</w:t>
+                <w:t xml:space="preserve">The Milky Way Cepheid Leavitt law based on Gaia DR2 parallaxes of companion stars and host open cluster populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Breuval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massari</w:t>
+                <w:t xml:space="preserve">Richard I. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Antoja</w:t>
+                <w:t xml:space="preserve">Adam G. Riess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.C3. </w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02596704v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital inclination and mass of the exoplanet candidate Proxima c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2818,265 +2818,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital Evidences for Dark-matter-free Milky Way Dwarf Spheroidal Galaxies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">FEDReD. II. 3D extinction map with 2MASS and Gaia DR2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab77be⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 641, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02568917v1</w:t>
+                <w:t xml:space="preserve">hal-02938446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEDReD. II. 3D extinction map with 2MASS and Gaia DR2 data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Orbital Evidences for Dark-matter-free Milky Way Dwarf Spheroidal Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hefan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 641, pp.A79. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 892 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab77be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938446v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02568917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – V. Accurate SB2 orbits for 10 binaries and masses of the components of 5 binaries</w:t>
               </w:r>
@@ -3114,51 +3114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 496 (2), pp.1355-1368. </w:t>
@@ -3190,576 +3190,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar and substellar companions of nearby stars from Gaia DR2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New light on the Gaia DR2 parallax zero-point: influence of the asteroseismic approach, in and beyond the Kepler field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mignard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834371⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064555v1</w:t>
+                <w:t xml:space="preserve">hal-02335168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. I Anderson</w:t>
+                <w:t xml:space="preserve">Gaia-2MASS 3D maps of Galactic interstellar dust within 3 kpc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833304⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.A135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071443v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia-2MASS 3D maps of Galactic interstellar dust within 3 kpc</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Stellar and substellar companions of nearby stars from Gaia DR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834695⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308441v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on the Gaia DR2 parallax zero-point: influence of the asteroseismic approach, in and beyond the Kepler field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miglio</w:t>
+                <w:t xml:space="preserve">Gaia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+                <w:t xml:space="preserve">L. Rimoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Belkacem</w:t>
+                <w:t xml:space="preserve">R. I Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.A35. </w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335168v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sartoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity of Galactic Cepheids and RR Lyrae stars from Gaia DR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Remage Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Szabados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 623, pp.A117. </w:t>
@@ -3977,1099 +3977,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactic Forces Rule the Dynamics of Milky Way Dwarf Galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jianling Wang</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Catalogue validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabricius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac3da⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053833v1</w:t>
+                <w:t xml:space="preserve">hal-01868112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023530v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Observations of solar system objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Carry</w:t>
+                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – IV. Accurate SB2 orbits for 14 binaries and masses of three binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (1), pp.731-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01867330v1</w:t>
+                <w:t xml:space="preserve">hal-01724129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Gaia Radial Velocity Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. de Bruijne</w:t>
+                <w:t xml:space="preserve">Three-dimensional maps of interstellar dust in the Local Arm: using Gaia , 2MASS, and APOGEE-DR14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz-Dern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Danielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.id.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832763⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868135v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Catalogue validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Helmi</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Gaia Radial Velocity Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sartoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833234⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868112v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. de Bruijne</w:t>
+                <w:t xml:space="preserve">Galactic Forces Rule the Dynamics of Milky Way Dwarf Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 860 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac3da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867401v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – IV. Accurate SB2 orbits for 14 binaries and masses of three binaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soubiran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2794⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724129v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional maps of interstellar dust in the Local Arm: using Gaia , 2MASS, and APOGEE-DR14</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Capitanio</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Observations of solar system objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ruiz-Dern</w:t>
+                <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Danielski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
+                <w:t xml:space="preserve">B. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A132. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053583v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Galactic Forces Rule the Dynamics of Milky Way Dwarf Galaxies” (2018, ApJ, 860, 76)</w:t>
               </w:r>
@@ -5081,64 +5081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanbin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5189,103 +5189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical Gaia G-band extinction coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Danielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz-Dern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sartoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 614, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5358,51 +5358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G A Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M Sarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C a L Bailer-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5447,485 +5447,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Confirms that SDSS J102915+172927 is a Dwarf Star</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonifacio</w:t>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caffau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Notes of the AAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2515-5172/aac0f4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104981v1</w:t>
+                <w:t xml:space="preserve">hal-01799668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">Gaia Confirms that SDSS J102915+172927 is a Dwarf Star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klioner</w:t>
+                <w:t xml:space="preserve">F. Spite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lindegren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Bastian</w:t>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832916⟩</w:t>
+              <w:t xml:space="preserve">Research Notes of the AAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2515-5172/aac0f4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867238v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Barstow</w:t>
+                <w:t xml:space="preserve">J. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jordi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vallenari</w:t>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799668v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical photometric calibration of the Gaia red clump: Colours, effective temperature, and absolute magnitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz-Dern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,103 +5985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2. Kinematics of globular clusters and dwarf galaxies around the Milky Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616, pp.id.A12. </w:t>
@@ -6158,64 +6158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Luri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 599, pp.A50. </w:t>
@@ -6387,77 +6387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia. III. Accurate SB2 orbits for 10 binaries and masses of HIP 87895</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pourbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. J. Boffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6655,90 +6655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gaia mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6841,51 +6841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-C Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 573, pp.A35. </w:t>
@@ -6917,278 +6917,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallicity and kinematics of the bar in situ</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An updated maximum likelihood approach to open cluster distance determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hill</w:t>
+                <w:t xml:space="preserve">M. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Royer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Masana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 563, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323044⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 564, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054193v1</w:t>
+                <w:t xml:space="preserve">hal-02054297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated maximum likelihood approach to open cluster distance determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallicity and kinematics of the bar in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Palmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Luri</w:t>
+                <w:t xml:space="preserve">F. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Masana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 564, pp.A49. </w:t>
+              <w:t xml:space="preserve">, 2014, 563, pp.A15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054297v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia - I. Selection of the sample and mass ratios of 20 new SB2s discovered with Sophie</w:t>
               </w:r>
@@ -7334,77 +7334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Luri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Masana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 566, pp.A119. </w:t>
@@ -7570,645 +7570,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPADES: a stellar parameters determination software</w:t>
+                <w:t xml:space="preserve">Gaia Universe model snapshot.A statistical analysis of the expected contents of the Gaia catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Posbic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Gómez</w:t>
+                <w:t xml:space="preserve">A.C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Isasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 544, pp.A154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219417⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 543, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054299v1</w:t>
+                <w:t xml:space="preserve">hal-00779167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Universe Model Snapshot</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High precision astrometry mission for the detection and characterization of nearby habitable planetary systems with the Nearby Earth Astrometric Telescope (NEAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Grux</w:t>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Goullioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118646⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (2), pp.385-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416566v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Universe model snapshot.A statistical analysis of the expected contents of the Gaia catalogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Universe Model Snapshot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Isasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.100. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+              <w:t xml:space="preserve">, 2012, 543, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201118646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779167v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High precision astrometry mission for the detection and characterization of nearby habitable planetary systems with the Nearby Earth Astrometric Telescope (NEAT)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPADES: a stellar parameters determination software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+                <w:t xml:space="preserve">H. Posbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (2), pp.385-413. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 544, pp.A154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9246-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620712v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallicity distribution of bulge clump giants in Baade's window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zoccali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 534, pp.A80. </w:t>
@@ -8246,103 +8246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallicity distribution of bulge clump giants in Baade's window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zoccali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 534, pp.80. </w:t>
@@ -8393,2995 +8393,2861 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Milky Way bulge formation from the correlations between kinematics and metallicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zoccali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519, pp.77. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+              <w:t xml:space="preserve">, 2010, 519, pp.A77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201014353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630831v1</w:t>
+                <w:t xml:space="preserve">hal-00720457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Milky Way bulge formation from the correlations between kinematics and metallicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zoccali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519, pp.A77. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+              <w:t xml:space="preserve">, 2010, 519, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201014353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720457v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- II. The expected science yield from the Radial Velocity Spectrometer</w:t>
+                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia - II. The expected science yield from the Radial Velocity Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Wilkinson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">M. I Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Munari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 359, pp.1306-1335. </w:t>
+              <w:t xml:space="preserve">, 2005, 359 (4), pp.1306-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390821v1</w:t>
+                <w:t xml:space="preserve">hal-02054018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia - II. The expected science yield from the Radial Velocity Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- I. Design and performance of the Radial Velocity Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Munari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I Wilkinson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Katz</w:t>
+                <w:t xml:space="preserve">F. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 359 (4), pp.1306-1335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 354 (4), pp.1223-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08282.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054018v1</w:t>
+                <w:t xml:space="preserve">hal-02053985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- I. Design and performance of the Radial Velocity Spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplicity among solar–type stars. III. Statistical properties of the F7-K binaries with periods up to 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08282.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 397 (1), pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053985v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity among solar–type stars. III. Statistical properties of the F7-K binaries with periods up to 10 years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Convective core mixing: A metallicity dependence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 397 (1), pp.159-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021507⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 392 (1), pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053913v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective core mixing: A metallicity dependence?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrometric and Light-Travel Time Orbits to Detect Low-Mass Companions: A Case Study of the Eclipsing System R Canis Majoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F Guinan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020934⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 123 (4), pp.2033-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/339560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054285v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrometric and Light-Travel Time Orbits to Detect Low-Mass Companions: A Case Study of the Eclipsing System R Canis Majoris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Screening the Hipparcos-based astrometric orbits of sub-stellar objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pourbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward F Guinan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 123 (4), pp.2033-2041. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 372 (3), pp.935-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/339560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20010597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054276v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening the Hipparcos-based astrometric orbits of sub-stellar objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Exploring the brown dwarf desert with Hipparcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Queloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 372 (3), pp.935-944. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 355, pp.581-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054168v1</w:t>
+                <w:t xml:space="preserve">hal-02055170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the brown dwarf desert with Hipparcos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">HD 209458 planetary transits from Hipparcos photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Queloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 355, pp.581-594</w:t>
+              <w:t xml:space="preserve">, 2000, 355, pp.295-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055170v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 209458 planetary transits from Hipparcos photometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open clusters with Hipparcos I. Mean astrometric parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Robichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+                <w:t xml:space="preserve">J.-C Mermilliod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 355, pp.295-298</w:t>
+              <w:t xml:space="preserve">, 1999, 345 (2), pp.471-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055062v1</w:t>
+                <w:t xml:space="preserve">hal-02053849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial velocities , IX. Measurements of 2800 B2-F5 stars for Hipparcos</w:t>
+                <w:t xml:space="preserve">Revisiting Hipparcos data for pre-main sequence stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grenier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">C. Bertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 352, pp.574 - 586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053966v1</w:t>
+                <w:t xml:space="preserve">hal-02055066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Hipparcos data for pre-main sequence stars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Radial velocities , IX. Measurements of 2800 B2-F5 stars for Hipparcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Burnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 137 (3), pp.451-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:1999489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055066v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open clusters with Hipparcos I. Mean astrometric parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hipparcos Catalogue as a realisation of the extragalactic reference system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Mermilliod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Kovalevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M a C Perryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P D Hemenway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K J Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 345 (2), pp.471-484</w:t>
+              <w:t xml:space="preserve">, 1997, 323, pp.620-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053849v1</w:t>
+                <w:t xml:space="preserve">hal-02053947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hipparcos Catalogue as a realisation of the extragalactic reference system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrometric detection of a low-mass companion orbiting the star AB Doradus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K J Johnston</w:t>
+                <w:t xml:space="preserve">J. C. Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Jauncey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 490 (2), pp.835-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/304920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053947v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrometric detection of a low-mass companion orbiting the star AB Doradus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David L. Jauncey</w:t>
+                <w:t xml:space="preserve">The Hipparcos Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M a C Perryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kovalevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Høg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 323 (1), pp.49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054083v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hipparcos Catalogue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Double star data in the Hipparcos Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Kovalevsky</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Høg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Bastian</w:t>
+                <w:t xml:space="preserve">S. Söderhjelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Badiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H H Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 323 (1), pp.49-52</w:t>
+              <w:t xml:space="preserve">, 1997, 323, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053811v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double star data in the Hipparcos Catalogue</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIPPARCOS distances and mass limits for the planetary candidates: 47 Ursae Majoris, 70 Virginis, and 51 Pegasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H H Bernstein</w:t>
+                <w:t xml:space="preserve">M.A.C. Perryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 323, pp.53-56</w:t>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054182v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIPPARCOS distances and mass limits for the planetary candidates: 47 Ursae Majoris, 70 Virginis, and 51 Pegasi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Zero-point and external errors of HIPPARCOS parallaxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. H. Bernstein</w:t>
+                <w:t xml:space="preserve">M. Froeschle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">, 1995, 304, pp.52-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054107v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-point and external errors of HIPPARCOS parallaxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Froeschle</w:t>
+                <w:t xml:space="preserve">Version 2 of the HIPPARCOS Input Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Turon</w:t>
+                <w:t xml:space="preserve">M. Crézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 304, pp.52-60</w:t>
+              <w:t xml:space="preserve">Bulletin d'information du Centre de données astronomiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 43, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055064v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version 2 of the HIPPARCOS Input Catalogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Turon</w:t>
+                <w:t xml:space="preserve">A tridimensional model of the galactic interstellar extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crézé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">M. Grenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information du Centre de données astronomiques de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 43, pp.5-6</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 258, pp.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055045v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tridimensional model of the galactic interstellar extinction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Comparison of the first results from the HIPPARCOS star mappers with the HIPPARCOS Input Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 258, pp.104-111</w:t>
+              <w:t xml:space="preserve">, 1992, 258 (1), pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055056v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the first results from the HIPPARCOS star mappers with the HIPPARCOS Input Catalogue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hipparcos Input Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.W. Evans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.C. Perryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 258 (1), pp.125-133</w:t>
+              <w:t xml:space="preserve">, 1992, 258, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055023v1</w:t>
+                <w:t xml:space="preserve">hal-02054160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hipparcos Input Catalogue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Local kinematic properties of Population I (B5-F5)-type stars and galactic disk evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Crifo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.A.C. Perryman</w:t>
+                <w:t xml:space="preserve">J. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 258, pp.74-81</w:t>
+              <w:t xml:space="preserve">, 1990, 236, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11391,216 +11257,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses and luminosities of SB2 components deduced from OHP spectroscopic observations and GAIA-DR3 astrometric orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The programme: Accurate masses for double-lined spectroscopic binary components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11619,73 +11485,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATO STESCI WORKshop ii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The programme ``accurate masses for SB2 components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11707,387 +11573,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. J. Boffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">veRTIGE: Using simulation data to teach about galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Boissel</w:t>
+                <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Lemercier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Reynald Arnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revolve IPS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Varsovie, Poland. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate stellar masses for SB2 components: Interferometric observations for Gaia validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. J. Boffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Famaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2015: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.377 - 380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the mass ratios of 20 new double-lined spectroscopic binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pourbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12119,1752 +11985,1752 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.159 - 161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The programme &amp;quot;accurate masses for SB2 components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.427 - 430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved SB2 orbits for HIP 12081 and HIP 87895</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pourbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tal-Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.127 - 135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ibata</w:t>
+                <w:t xml:space="preserve">New SB2 orbital elements for accurate masses with Gaia: HD 9312, HD 9313 and HD 183255</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France. pp.87 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933457v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SB2 orbital elements for accurate masses with Gaia: HD 9312, HD 9313 and HD 183255</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Famaey</w:t>
+                <w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France. pp.87 - 90</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122802v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating multiple stars in preparation for Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Double and Multiple Stars: Dynamics, Physics, and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Saint-Jacques-de-Compostelle, Spain. pp.107-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3597593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SB2 binaries for accurate stellar masses with Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.303 - 306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GYES, a multifibre spectrograph for the CFHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia ELSA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, -, France. pp.219-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1045037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science with GYES: a multifibre high-resolution spectrograph for the prime focus of the Canada-France-Hawaii Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bienaymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, United States. 77350E (9p.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.857081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven SB2 masses using Hipparcos intermediate astrometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Palasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Udry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU Symposium 200: The Formation of Binary Stars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaries at the Bottom of the Main Sequence and below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mayor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Udry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU Symposium 200: The Formation of Binary Stars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distances and absolute magnitudes from trigonometric parallaxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmonizing Cosmic Distance Scales in a Post-HIPPARCOS Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations in Making Full Use of the HIPPARCOS Catalogue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Determination of the PPN Parameter gamma with the HIPPARCOS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froeschlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Luri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Symposium `Hipparcos - Venice '97'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESA, May 1997, Venise, Italy. pp.63-68</w:t>
+              <w:t xml:space="preserve">, May 1997, Venice, Italy. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055051v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the PPN Parameter gamma with the HIPPARCOS Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Considerations in Making Full Use of the HIPPARCOS Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Symposium `Hipparcos - Venice '97'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1997, Venice, Italy. pp.49-52</w:t>
+              <w:t xml:space="preserve">, ESA, May 1997, Venise, Italy. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054979v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Seven Nearby Open Clusters using HIPPARCOS Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Mermilliod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 'Hipparcos - Venice 97'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INCA database for the preparation of the Hipparcos mission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Conf. Workshop: Astronomy from large databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1987, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13874,147 +13740,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia DR2 documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. J. De Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Van Leeuwen</w:t>
+                <w:t xml:space="preserve">J. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. H. J. De Bruijne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Space Agency. , 2018, Gaia DR2 documentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14024,287 +13890,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia EDR3 documentation Chapter 2: Simulated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Masana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie C. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Space Agency (ESA); Gaia Data Processing and Analysis Consortium (DPAC). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia EDR3 documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia DR2 documentation Chapter 10: Catalogue validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia DR2 documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaia DR2 documentation, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14314,178 +14180,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2 sources in GC and dSph (Gaia Collaboration+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Mc Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26093/cds/vizier.36160012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: 46 open clusters GaiaDR2 HR diagrams (Gaia Collaboration, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14494,130 +14360,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia SB2 radial velocity curves (Kiefer+, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,405 +14521,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Accurate SB2 radial velocities (Kiefer+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soubiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR1 open cluster members (Gaia Collaboration+, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jordi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CReSyPS: Stellar population synthesis code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">T. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Goupil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-P. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.1308.009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15063,147 +14929,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leavitt law of Milky Way Cepheids from Gaia DR2 static companion parallaxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Breuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15213,114 +15079,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la validation statistique des données d'Hipparcos‎ : catalogue d'entrée et données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Observatoire de Paris, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02096225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId454"/>
+      <w:footerReference w:type="default" r:id="rId452"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15388,51 +15254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26C17D79"/>
+    <w:nsid w:val="1413B342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15619,51 +15485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-arenou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2837-3899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150331827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/arenou_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357715931" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/2566471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04916267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Damerdji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Halbwachs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345968" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142146" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03364434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pawlowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac27a8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wielg&#243;rski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gieren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Graczyk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf0ae" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999682v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Anderson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Riess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038633" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourtune-Ravard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037466" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037551" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Fabricius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039834" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02568917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab77be" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037573" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halbwachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Kiefer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Lebreton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boffin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1571" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834371" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Vergely" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834695" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkacem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sartoretti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Seabroke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833273" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Remage Evans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabados" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834211" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac3da" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832900" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832763" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833234" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2794" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053583v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capitanio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Dern" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danielski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832832" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae37b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732327" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G A Brown" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Sarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C a L Bailer-Jones" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832964" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spite" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spite" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/aac0f4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731572" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629895" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moitinho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savietto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pourbaix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Famaey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw545" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. Boffin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-C Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424391" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323044" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054297v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourbaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillout" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1838" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054283v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Palmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423636" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545630v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boissel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts230" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054299v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Posbic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219417" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Isasi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779167v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Goullioud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9246-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733613v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecureur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoccali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913757" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014353" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720457v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390821v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Wilkinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053913v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayor" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Goupil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lejeune" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020934" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054276v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Guinan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339560" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010597" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055170v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Halbwachs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robichon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053966v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O Baylac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burnage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1999489" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055066v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mermilliod" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053947v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovalevsky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a C Perryman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Hemenway" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Johnston" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Guirado" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Reynolds" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lestrade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Preston" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Jauncey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304920" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lindegren" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#248;g" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054182v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#246;derhjelm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Badiali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Bernstein" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054107v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Bastian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Bernstein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froeschle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Gomez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055056v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Evans" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054160v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crifo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delhaye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaschek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112623v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461691v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boissel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lemercier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Arnerin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255797v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Famaey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salomon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122775v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122774v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibata" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tal-Or" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933457v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Salomon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Halbwachs" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122802v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054993v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597593" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122796v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521971v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dournaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1045037" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527598v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857081" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055008v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mayor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Palasi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Udry" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054994v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055032v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055051v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. A. Brown" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054979v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froeschl&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055001v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Robichon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056047v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393690v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Leeuwen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. De Bruijne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385233v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie C. Robin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397157v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barache" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538704v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687021v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122804v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432479v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bono" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02096225v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-arenou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2837-3899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150331827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/arenou_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357715931" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/2566471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04916267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Damerdji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Halbwachs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345968" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03364434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pawlowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac27a8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wielg&#243;rski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gieren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Graczyk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf0ae" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourtune-Ravard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999682v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Riess" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037551" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Fabricius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039834" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037573" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02568917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab77be" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halbwachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Kiefer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Lebreton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boffin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1571" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkacem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935304" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Vergely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834695" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834371" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sartoretti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Seabroke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833273" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Remage Evans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabados" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834211" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724129v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2794" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capitanio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Dern" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danielski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832832" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868135v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac3da" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832900" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae37b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732327" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G A Brown" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Sarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C a L Bailer-Jones" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832964" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spite" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/aac0f4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731572" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629895" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moitinho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savietto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pourbaix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Famaey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw545" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. Boffin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puspitarini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-C Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424391" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054297v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323037" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323044" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourbaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillout" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1838" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054283v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Palmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423636" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545630v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boissel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts230" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Robin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Isasi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118646" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Goullioud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9246-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416566v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054299v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Posbic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219417" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733613v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecureur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoccali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913757" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014353" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021507" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Goupil" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lejeune" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020934" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054276v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Guinan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339560" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010597" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Halbwachs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055062v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robichon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053849v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mermilliod" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053966v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O Baylac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burnage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1999489" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053947v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovalevsky" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a C Perryman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Hemenway" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Johnston" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Guirado" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Reynolds" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lestrade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Preston" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Jauncey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304920" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lindegren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H&#248;g" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054182v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#246;derhjelm" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Badiali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Bernstein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054107v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Bastian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Bernstein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055064v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froeschle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Gomez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055056v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055023v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Evans" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crifo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054209v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delhaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaschek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114913v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112623v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boissel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Arnerin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255797v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Famaey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salomon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122775v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122774v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibata" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122810v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tal-Or" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122802v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933457v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Salomon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Halbwachs" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597593" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122796v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521971v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dournaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1045037" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527598v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balkowski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857081" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055008v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mayor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Palasi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Udry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055032v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054979v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froeschl&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055051v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. A. Brown" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055001v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Robichon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056047v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393690v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Leeuwen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. De Bruijne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385233v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie C. Robin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397157v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barache" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687021v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122804v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432479v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bono" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02096225v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>