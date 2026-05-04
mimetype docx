--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4650 +234,4650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Cellulose Fast Pyrolysis Secondary Reactions Through Reactive Molecular Dynamics and Direct Insertion Probe Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Voellinger</w:t>
+                <w:t xml:space="preserve">Lawry Honold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01308⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076874v1</w:t>
+                <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punc’data: A Versatile Tool for Molecular Formula Assignment, Interactive Visualization, and Comparison of Data from High-Resolution Mass Spectrometry of Complex Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Voellinger</w:t>
+                <w:t xml:space="preserve">DART–MS Negative Ionization of Vinylidene Fluoride (VDF) Telomers Reveals the Importance of [M + HCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and [M + HCO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Améduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Progent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.5c00151⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (15), pp.e70087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.70087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212721v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CID and UVPD Activation to Achieve the Structural Characterization of Some Pyrolysis Bio‐Oil Components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Marzullo</w:t>
+                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Oconnor</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.10166⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386708v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of CID and UVPD Activation to Achieve the Structural Characterization of Some Pyrolysis Bio‐Oil Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Checa</w:t>
+                <w:t xml:space="preserve">Anthony Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Voellinger</w:t>
+                <w:t xml:space="preserve">Bryan Marzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Mark Barrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Oconnor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.10166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134918v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Exploring Cellulose Fast Pyrolysis Secondary Reactions Through Reactive Molecular Dynamics and Direct Insertion Probe Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chejne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (21), pp.9860-9873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679372v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sohrab Haghighi Mood</w:t>
+                <w:t xml:space="preserve">Punc’data: A Versatile Tool for Molecular Formula Assignment, Interactive Visualization, and Comparison of Data from High-Resolution Mass Spectrometry of Complex Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Aubriet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Traullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.113721. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (8), pp.1791-1802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.5c00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672539v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Truxene‐Based Self‐Assembled Cages: Triple Interlocking and Supramolecular Chirogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Séjourné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Guechaichia</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202400961⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (17), pp.8532-8543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588941v1</w:t>
+                <w:t xml:space="preserve">hal-04679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral Truxene‐Based Self‐Assembled Cages: Triple Interlocking and Supramolecular Chirogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iratxe Crespo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Guechaichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (15), pp.e202400961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202400961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503479v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with the cavity size of exTTF-based self-assembled cages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Tews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Dekhtiarenko</w:t>
+                <w:t xml:space="preserve">Sohrab Haghighi Mood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Szalóki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Canevet</w:t>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3QO00214D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.113721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026661v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyphenation of Fourier transform ion cyclotron resonance mass spectrometry (FT-ICR MS) with separation methods: The art of compromises and the possible - A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Paulsen Thoresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Fahrni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Gosset-Erard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heiko Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124324⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (22), pp.5361 - 5373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285579v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.106009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503931v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleos’ID: A New Search Engine Enabling the Untargeted Identification of RNA Post-transcriptional Modifications from Tandem Mass Spectrometry Analyses of Nucleosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wolff</w:t>
+                <w:t xml:space="preserve">Playing with the cavity size of exTTF-based self-assembled cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Dekhtiarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Szalóki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c04722⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1803-1810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3QO00214D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285598v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Four Polyvinylidene Fluoride Polymers Based on Their End Groups by DART-FT-ICR MS and Kendrick Plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Progent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (10), pp.2278-2288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jasms.3c00202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyphenation of Fourier transform ion cyclotron resonance mass spectrometry (FT-ICR MS) with separation methods: The art of compromises and the possible - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gosset-Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.124324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503940v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitating α-amidated peptide degradation by separative technologies and ultra-high resolution mass spectrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rugilė Žostautaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016606v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Control of Products Obtained From Pyrolysis of Polypropylene Using A Reflux Semi-batch Reactor and GC-MS/FID and FT-ICR MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+                <w:t xml:space="preserve">Nucleos’ID: A New Search Engine Enabling the Untargeted Identification of RNA Post-transcriptional Modifications from Tandem Mass Spectrometry Analyses of Nucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gosset-Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mévie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105826⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (2), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c04722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898220v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (24), pp.8889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-ICR MS characterization of bio-binders for road pavement from HTL of microalgae residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitating α-amidated peptide degradation by separative technologies and ultra-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Logerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">Yoann Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107361⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 253, pp.124036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805906v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Chiral Self-Sorting in Truxene-Based Self-Assembled Cages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enzo Charbonneau</w:t>
+                <w:t xml:space="preserve">Analysis and Control of Products Obtained From Pyrolysis of Polypropylene Using A Reflux Semi-batch Reactor and GC-MS/FID and FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hassibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quiring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics10070103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.105826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773676v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nucleotides dephosphorylation for RNA structural characterization by tandem mass spectrometry hyphenated with separation methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
+                <w:t xml:space="preserve">FT-ICR MS characterization of bio-binders for road pavement from HTL of microalgae residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolven Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1208, pp.123396. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.107361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858988v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Coupling in Redox‐Active Salen based Self‐Assembled Metallacycles</w:t>
+                <w:t xml:space="preserve">Controlling Chiral Self-Sorting in Truxene-Based Self-Assembled Cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khrystyna Herasymchuk</w:t>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Liam Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Macneil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Enzo Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (65), pp.16161-16172. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202102745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics10070103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773681v1</w:t>
+                <w:t xml:space="preserve">hal-03773676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible pH‐Controlled Catenation of a Benzobisimidazole‐based Tetranuclear Rectangle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Canevet</w:t>
+                <w:t xml:space="preserve">Optimization of nucleotides dephosphorylation for RNA structural characterization by tandem mass spectrometry hyphenated with separation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gosset-Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1208, pp.123396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335302v1</w:t>
+                <w:t xml:space="preserve">hal-03858988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-assembled tetrathiafulvalene box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (5), pp.883-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0QO01543A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalla-Assembled Electron-Rich Tweezers: Redox-Controlled Guest Release Through Supramolecular Dimerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Reversible pH‐Controlled Catenation of a Benzobisimidazole‐based Tetranuclear Rectangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Dekhtiarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Canevet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201912016⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (64), pp.15922-15927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390513v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure and the properties of dithiafulvene metalla-assembled tweezers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maksym Dekhtiarenko</w:t>
+                <w:t xml:space="preserve">Exciton Coupling in Redox‐Active Salen based Self‐Assembled Metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khrystyna Herasymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhii Krykun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Macneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (65), pp.16161-16172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QO00641F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916232v1</w:t>
+                <w:t xml:space="preserve">hal-03773681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Products Obtained from Slow Pyrolysis of Poly(ethylene terephthalate) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry Coupled to Electrospray Ionization (ESI) and Laser Desorption Ionization (LDI)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Concentrations, Sources and Human Health Risk Assessment of 12 Dioxin-Like Polychlorinated Biphenyls (DL-PCBs) in the Urban Soils of Baraki, Algiers (Algeria) with Determination by Gas Chromatography - Tandem Mass Spectrometry (GC-MS/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Benlaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burkle-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b05879⟩</w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (15), pp.2379-2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2020.1743997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925211v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of polymer‐based composites by laser desorption/ionization study of their photo‐oxidative aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metalla-Assembled Electron-Rich Tweezers: Redox-Controlled Guest Release Through Supramolecular Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Dekhtiarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8708⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.716-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201912016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925207v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to lignomics: Stochastic generation of oligomeric lignin structures for interpretation of MALDI‐FT‐ICR‐MS results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evan Terrell</w:t>
+                <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Buss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Brech</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Logan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202000239⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923103v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Depolymerization: A Comparison of Methods to Analyze Monomers and Oligomers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tuning the structure and the properties of dithiafulvene metalla-assembled tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Dekhtiarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202001126⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (15), pp.2040-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QO00641F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900733v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of Products Obtained from Slow Pyrolysis of Poly(ethylene terephthalate) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry Coupled to Electrospray Ionization (ESI) and Laser Desorption Ionization (LDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burkle-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (4), pp.1495-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b05879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744017v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Self-Sorting in Truxene-based Metallacages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of polymer‐based composites by laser desorption/ionization study of their photo‐oxidative aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics8010001⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (S2), pp.e8708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794371v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations, Sources and Human Health Risk Assessment of 12 Dioxin-Like Polychlorinated Biphenyls (DL-PCBs) in the Urban Soils of Baraki, Algiers (Algeria) with Determination by Gas Chromatography - Tandem Mass Spectrometry (GC-MS/MS)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions to lignomics: Stochastic generation of oligomeric lignin structures for interpretation of MALDI‐FT‐ICR‐MS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evan Terrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2020.1743997⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (17), pp.4428-4445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202000239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900736v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mainstream cigarette smoke aerosols by Fourier transform ion cyclotron resonance mass spectrometry coupled to laser/desorption and electrospray ionization – Additional insights on the heteroaromatic components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lignin Depolymerization: A Comparison of Methods to Analyze Monomers and Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (17), pp.4633-4648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202001126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02528929v1</w:t>
+                <w:t xml:space="preserve">hal-02900733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M2L2 Redox-Active Metalla-Macrocycle Based on Electron-Rich 9-(1,3-Dithiol-2-ylidene)Fluorene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chiral Self-Sorting in Truxene-based Metallacages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoia Voitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.44. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics8010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics6020044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02564569v1</w:t>
+                <w:t xml:space="preserve">hal-02794371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the mainstream cigarette smoke aerosols by Fourier transform ion cyclotron resonance mass spectrometry coupled to laser/desorption and electrospray ionization – Additional insights on the heteroaromatic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sonnette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adama Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (10), pp.1951-1962. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (S1), pp.95-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2005-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930286v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Fast Pyrolysis of Biomass over Microporous and Hierarchical Zeolites: Characterization of Heavy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangyuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,90 +4954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Targeted Analysis of Complex Matrices by ESI FT-ICR MS or How an Experimental Bias may be Used as an Analytical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.543-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5065,2550 +5065,2818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Driven Transformation of a Discrete Molecular Cage into an Infinite 3D Coordination Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">György Szalóki</w:t>
+                <w:t xml:space="preserve">A M2L2 Redox-Active Metalla-Macrocycle Based on Electron-Rich 9-(1,3-Dithiol-2-ylidene)Fluorene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhii Krykun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Morille</w:t>
+                <w:t xml:space="preserve">Zoia Voitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (44), pp.11273-11277. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics6020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390496v1</w:t>
+                <w:t xml:space="preserve">hal-02564569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Host-Guest Interaction Mode through a Redox Stimulus</w:t>
+                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Szalóki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Croué</w:t>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201709483⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.1951-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2005-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683189v1</w:t>
+                <w:t xml:space="preserve">hal-01930286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Redox-Driven Transformation of a Discrete Molecular Cage into an Infinite 3D Coordination Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Szalóki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (44), pp.11273-11277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575541v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-assembled M2L4 cage incorporating electron-rich 9-(1,3-dithiol-2-ylidene)fluorene units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Logan Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 969, pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ00062F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02564444v1</w:t>
+                <w:t xml:space="preserve">hal-01930182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Controlling the Host-Guest Interaction Mode through a Redox Stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Szalóki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (51), pp.16272-16276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201709483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930182v1</w:t>
+                <w:t xml:space="preserve">hal-01683189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Controlled Ionization Conditions for ESI-FT-ICR-MS Analysis of Bio-Oils from Lignocellulosic Material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (8), pp.6940-6949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02895154v1</w:t>
+                <w:t xml:space="preserve">hal-01575541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Analysis of a &amp;quot;Miller-Type'' Complex Prebiotic Broth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A self-assembled M2L4 cage incorporating electron-rich 9-(1,3-dithiol-2-ylidene)fluorene units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Carlomagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (2-3), pp.149-169. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (9), pp.3238-3241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11084-015-9468-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ00062F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517836v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a complex environmental mixture by electrospray ionization and laser desorption ionization high resolution mass spectrometry: the cigarette smoke aerosol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical Analysis of a &amp;quot;Miller-Type'' Complex Prebiotic Broth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Wollrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Carlomagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/environsci.2015.3.547⟩</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2-3), pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11084-015-9468-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528927v1</w:t>
+                <w:t xml:space="preserve">hal-01517836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive smoking - New insights on the molecular composition of different cigarette smoke aerosols by LDI-FTICRMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Controlled Ionization Conditions for ESI-FT-ICR-MS Analysis of Bio-Oils from Lignocellulosic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.04.052⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (7), pp.5729-5739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01518334v1</w:t>
+                <w:t xml:space="preserve">hal-02895154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic chemicals by iron-catalyzed hydrotreatment of lignin pyrolysis vapor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a complex environmental mixture by electrospray ionization and laser desorption ionization high resolution mass spectrometry: the cigarette smoke aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300191⟩</w:t>
+              <w:t xml:space="preserve">Aims Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.547-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/environsci.2015.3.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865986v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity of bio-oils catalytic hydrotreatment assessed by petroleomic and GC*GC/MS-FID analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Active and passive smoking - New insights on the molecular composition of different cigarette smoke aerosols by LDI-FTICRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schefflerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef302145g⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865994v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cluster anions generated by laser ablation of titanium oxides: a high resolution approach based on Fourier transform ion cyclotron resonance mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aromatic chemicals by iron-catalyzed hydrotreatment of lignin pyrolysis vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Olcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthen</w:t>
+                <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Millon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (8), pp.1490-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623082v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Mainstream and Sidestream Cigarette Smoke Particulate Matter by Laser Desorption Mass Spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selectivity of bio-oils catalytic hydrotreatment assessed by petroleomic and GC*GC/MS-FID analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Olcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.2135-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef302145g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac1019842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02528938v1</w:t>
+                <w:t xml:space="preserve">hal-00865994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of Laser Ablation Mass Spectrometry in the Differentiation of Natural and Artificial Opal Gemstones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of cluster anions generated by laser ablation of titanium oxides: a high resolution approach based on Fourier transform ion cyclotron resonance mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Erel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Müller</w:t>
+                <w:t xml:space="preserve">hal-00623082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Mainstream and Sidestream Cigarette Smoke Particulate Matter by Laser Desorption Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac1019842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capabilities of Laser Ablation Mass Spectrometry in the Differentiation of Natural and Artificial Opal Gemstones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Erel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Finqueneisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 75 (23), pp.6422-6429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac034576t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Toasting on Oak Wood Metabolites evidenced by Direct-infusion and Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées Française de Spectrométrie de Masse (JFSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cationic nacre ethanol soluble matrix has an osteoanabolic effect on human subchondral osteoarthritic osteoblasts and MC3T3-E1 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganggang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Moby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd Annual European Calcified Tissue Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rome, Italy. 5, pp.148, 2016, Bone Abstracts - 43rd Annual European Calcified Tissue Society Congress. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/boneabs.5.P148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données de la plateforme MassLor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine; CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895780v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-02962912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Fourier transform mass spectrometry to bio-oil study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fourier transform ion cyclotron resonance mass spectrometry and laser: A versatile tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basem Kanawati; Philippe Schmitt-Kopplin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.679-733, 2019, 978-0-12-814013-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00022-3⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.281-322, 2019, 978-0-12-814013-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923087v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transform ion cyclotron resonance mass spectrometry and laser: A versatile tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contribution of Fourier transform mass spectrometry to bio-oil study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basem Kanawati; Philippe Schmitt-Kopplin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.281-322, 2019, 978-0-12-814013-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00010-7⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.679-733, 2019, 978-0-12-814013-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00022-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923084v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Cigarette Smokes, One of the More Significant Indoor Contaminant by Non–targeted High Resolution Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Engineering Volume 3 Air and Noise Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium Press, Llc, pp.131-175, 2017, 978-1626990913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7618,529 +7886,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic nacre ethanol soluble matrix has an osteoanabolic effect on human subchondral osteoarthritic osteoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Zhang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brion,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Piet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moby,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bianchi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Calcified Tissue Society (ECTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Analysis of biomass pyrolysis products by advanced mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ND ASMS Conference on Mass spectrometry and allied topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Mass Spectrometry, Jun 2014, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090823v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of biomass pyrolysis products by advanced mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">62ND ASMS Conference on Mass spectrometry and allied topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Mass Spectrometry, Jun 2014, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992470v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of element in the plume generated by UV-laser ablation of GdCOB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Chety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delcorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8150,114 +8418,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectrométrie de masse de la formation des agrégats ionisés induits par ablation/ionisation laser de composés minéraux : application à la différenciation des degrés d'oxydation du chrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Paul Verlaine - Metz, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999METZ049S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8404,51 +8672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chejne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05212721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Traull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.5c00151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05386708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Dib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Marzullo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oconnor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labrunie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guechaichia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400961" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04026661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Dekhtiarenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crou&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bou Zeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00214D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124324" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;vie Didierjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pansanel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lechner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04722" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Progent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Logerot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hassibi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quiring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107361" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Miller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Charbonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10070103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khrystyna Herasymchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Macneil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO01543A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO00641F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b05879" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8708" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Terrell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202000239" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001126" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8010001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benlaribi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2020.1743997" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kamissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8353" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoia Voitenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801653" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00062F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wollrab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Scherer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlomagno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-015-9468-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2015.3.547" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schefflerd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.04.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0MS30M7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302145g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scheffler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1019842" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Finqueneisel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034576t" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9QPC2DX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Piet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/boneabs.5.P148" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923084v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00010-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zhang," TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brion," TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Piet," TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moby," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bianchi," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992470v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chety" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilburger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcorte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ049S" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Progent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.70087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05386708v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Dib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Marzullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oconnor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chejne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05212721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Traull&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.5c00151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labrunie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guechaichia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04026661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Dekhtiarenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crou&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bou Zeid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00214D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;vie Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pansanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lechner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04722" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Logerot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hassibi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quiring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105826" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Miller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Charbonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10070103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO01543A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03773681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khrystyna Herasymchuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Macneil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102745" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benlaribi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2020.1743997" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO00641F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b05879" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8708" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Terrell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202000239" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001126" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8010001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kamissoko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8353" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564569v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoia Voitenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390496v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801653" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709483" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00062F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wollrab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Scherer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlomagno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-015-9468-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528927v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2015.3.547" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schefflerd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.04.052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0MS30M7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302145g" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scheffler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1019842" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Finqueneisel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034576t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9QPC2DX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962912v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Piet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/boneabs.5.P148" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00010-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zhang," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brion," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Piet," TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moby," TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bianchi," TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chety" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilburger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcorte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ049S" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>