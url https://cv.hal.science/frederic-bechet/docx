--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Bechet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en délégation CNRS au International Laboratory on Learning Systems (ILLS - IRL CNRS), Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Béchet est Professeur d'Informatique à Aix Marseille Université depuis le 1er septembre 2009. Après des études d'informatique à l’université Aix-Marseille II, Frédéric Béchet a obtenu en 1994 un doctorat en informatique à l'Université d'Avignon et des Pays de Vaucluse (UAPV). Il a ensuite travaillé successivement à l'Université Ludwig Maximilian de Munich dans le laboratoire de linguistique computationelle (CIS) en tant que post-doctorant, au Laboratoire Informatique d'Avignon (LIA) en tant que maitre de conférences, à AT&T Research (New Jersey, USA) en tant que Professeur invité. Il est actuellement directeur du Laboratoire d'Informatique et Systèmes (LIS UMR 7020), laboratoires multi-tutelles (CNRS, Université Aix Marseille, Université Toulon, Ecole Centrale Marseille) regroupant plus de 350 personnes entre les sites de Marseille et Toulon.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Contrat de recherche post-doctoral : chercheur à l’Institut de Linguistique Informatique (CIS – Center für Information und Sprachverarbeitung) de l’Université Ludwig Maximilians de Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Poste d’ATER en Informatique à l’Université d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-2009 Maître de Conférence en Informatique à l’Université d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 Congé recherche d’une année (CRCT) : chercheur invité au Laboratoire de Recherche AT&T Labs (AT&T Shannon Lab, Florham Park, New Jersey, USA) du 1er Septembre 2001 au 31 Août 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2009 Professeur en Informatique à l’Université Aix Marseille depuis le 1er septembre 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études d'informatique à la Faculté des Sciences de Luminy (Aix-Marseille II), j'ai obtenu en 1994 un doctorat en informatique de l'Université d'Avignon et des Pays de Vaucluse sous la direction du Professeur Henri Méloni dont la thématique principale était la modélisation du langage pour les systèmes de Reconnaissance Automatique de la Parole. A la suite de ce doctorat j'ai effectué un séjour de recherche de 16 mois à Munich, en Allemagne, à l'Université Ludwig Maximilian de Munich dans le laboratoire de linguistique computationelle CIS. Ce séjour m'a permis de préciser la voie de recherche que je poursuis toujours aujourd'hui et qui se situe à l'intersection entre d'une part des travaux en Reconnaissance Automatique de la Parole, traditionnellement liés à la communauté scientifique du Traitement de Signal et d'autre part des travaux en Traitement Automatique de la Langue regroupant des communautés issues de l'Intelligence Artificielle et de la Linguistique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été recruté en tant que Maître de Conférences en Informatique à l'Université d'Avignon et des Pays de Vaucluse en septembre 1995. Mon poste était situé dans l'Institut Universitaire Professionnalisé (IUP) «Génie Mathématique et Informatique». Du point de vue de la recherche j'ai rejoint en 1995 l'équipe de recherche du Professeur Renato de Mori portant sur la modélisation du langage pour la reconnaissance automatique de la parole et le dialogue homme-machine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu en 2001 un CRCT (Congés pour Recherches ou Conversions Thématiques) d'une durée d'un an que j'ai passé en tant que Professeur invité au laboratoire AT&T Shannon Labs, dans le New Jersey (USA). J'ai travaillé à cette occasion avec l'équipe d'Allen Gorin sur les systèmes de dialogue Homme-Machine, ce travail ayant produit la publication de 2 articles de revues, plusieurs conférences ainsi que 2 brevets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai passé mon habilitation à diriger des recherches en 2007 et j'ai obtenu un poste de Professeur en Informatique à l'Université de la Méditerranée en septembre 2009. J'ai rejoint en 2009 l'équipe TALEP (Traitement Automatique du Langage Ecrit et Oral) du LIF (Laboratoire d'Informatique Fondamentale – CNRS UMR 7279) de l'Université d'Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes premiers travaux de recherche, lors de ma thèse, portaient sur l’application de modèles analytiques, à base de connaissance, pour la Reconnaissance Automatique de la Parole. Ces travaux initié au sein du Groupe d'Intelligence Artificielle d'Alain Colmerauer à Marseille étaient très influencés par la programmation logique et les méthodes d’inférences provenant de l’Intelligence Artificielle. A la suite de mon doctorat, je me suis orienté vers l’utilisation de modèles numériques à base d’apprentissage sur corpus toujours pour le traitement de la langue orale. Depuis mon arrivée à Marseille, dans l’équipe TALEP du LIF, je m’attache à concilier à la fois des méthodes numériques robustes, utilisant des méthodes d’apprentissage supervisés et faiblement supervisés et des descriptions fines de connaissances linguistiques. Durant les 5 dernières années je me suis intéressé à envisager le langage dans un contexte multimodal, notamment dans le traitement de documents vidéos, afin de permettre des traitements joints à la fois sur l’image, l’audio et le texte présent dans un document.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 thèses soutenues depuis 2002 (encadrement et co-encadrement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives liées à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'UMR 7020 LIS - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis le 1er janvier 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de l'UMR 7020 LIS - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du 01/01/2018 au 31/12/2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Structure Fédérative FRIIAM (Fédération de Recherche en Informatique et Interactions d'Aix-Marseille – FR3513) de 2015 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de la Structure Fédérative FRIIAM (Fédération de Recherche en Informatique et Interactions d'Aix-Marseille – FR3513) de 2012 à 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé du conseil de l'école doctorale ED184 &amp;quot;Mathématique et Informatique&amp;quot; depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil du Département Informatique et Interaction de l'Université d'Aix Marseille depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe : Modèles de Langage et Dialogue du Laboratoire Informatique d’Avignon (LIA) de juin 2006 à Août 2009 (Université d’Avignon et des Pays de Vaucluse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant de l’informatique de l’Université d’Avignon à l’école doctorale I2S de Montpellier de 2007 à 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives liées à l’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la spécialité &amp;quot;Recherche d’Information Multimédia&amp;quot; du Master Informatique M2 de l’AMU (Aix Marseille Université) depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil du Département Informatique et Interaction de l’Université d’Aix Marseille depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Maîtrise de l'Institut Universitaire Professionnalisé Génie Mathématique et Informatique (IUP GMI) de 1996 à 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Perfectionnement et du Conseil d'Administration de ce même IUP sur la même période</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publication de plus de 80 communications dans des conférences internationales et nationales avec comité de lecture depuis 1992 (IEEE ICASSP, ACL, EMNLP, HLT, Interspeech, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publication de 12 articles dans des revues avec comité de lecture (IEEE Transactions, Computer Speech & Language, Speech Communication, Traitement Automatique des Langues)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes internationaux : 3 projets européens dont 1 en cours, 2 réseaux d’excellence, 1 projet DARPA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 8 projets ANR depuis 2007 (5 en tant que participants, 3 en tant que coordinateur) ; 3 projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets industriels via des contrats de recherche externalisée (France Télécom - Orange), des contrats de transferts industriels (A*Midex - Kalizee) et CIFRE (Numericompta)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 32 jurys de thèse : 8 en tant qu’encadrant, 15 en tant que rapporteur, et 9 en tant qu’examinateur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité internationale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Congé recherche d’une année (CRCT) : chercheur invité au Laboratoire de Recherche AT&T Labs (AT&T Shannon Lab, Florham Park, New Jersey, USA) de Septembre 2001 à Août 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat de recherche post-doctoral : chercheur à l’Institut de Linguistique Informatique (CIS – Center für Information und Sprachverarbeitung) de l’Université Ludwig Maximilians de Munich (Allemagne). De février 1993 à juin 1994.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invités et séminaires dans des laboratoires à l’étranger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 ICSI - International Computer Science Institute, Berkeley, Californie (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 SRI – Standford Research Institute, Menlo Park, California (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 ACL/IEEE Workshop on Spoken Language Technology, Goa, Inde. Conférence sur les méthodes robustes de compréhension de la parole (décembre 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 COST2102 International School - Dublin - Development of Multimodal Interfaces : Active Listening and Synchrony. Conférence sur les systèmes de dialogues oraux homme-machine (mars 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 UT – University of Trento, Italie (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 Microsoft Speech Lab, Mountain View, Californie (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 LMU – Ludwig Maximilian University – Munich, Allemagne – laboratoire CIS (2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des panels d’experts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AERES : participation en tant qu’expert au comité d’évaluation AERES du laboratoire LIGM (Laboratoire d’Informatique Gaspard Monge) en décembre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INRIA : participation au panel d’expert « Inria Evaluation Committee » pour le thème «Vision, Perception, and Multimedia Interpretation » en octobre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR / EU : participation au panel d’expert CHIST-ERA ERA-NET pour l’appel : « Human Language Understanding », 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR : expertise de projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité de relectures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé pour la revue IEEE Signal Processing Letter depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Rédaction de la revue Traitement Automatique des Langues (TAL) de l’association ATALA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour les revues : Speech Communication, IEEE Signal Processing Letters, IEEE Transactions on Speech and Audio Processing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de relecture des conférences suivantes : ICASSP, Interspeech, Eusipco, IEEE ASRU, Human Language Technology, Empirical Method Natural Language Processing, ACL/IEEE SLT, AFCP JEP, ATALA TALN.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur thématique (&amp;quot;Area Coordinator&amp;quot;) de la conférence annuelle de l’International Speech and Communication Association, ISCA, INTERSPEECH 2012, Portland, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur thématique (&amp;quot;Area Coordinator&amp;quot;) du colloque IEEE/ACL « Spoken Language Technology - SLT » 2012, Miami</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (2008-2010) : IEEE Signal Processing Society Speech and Language Technical Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (depuis 2008) du bureau de l’association ATALA (Association pour le Traitement Automatique des Langues), vice-président de l’association depuis 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de 2 brevets obtenus lors d’un séjour au laboratoire Shannon Labs d’AT&T, New Jersey :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Method and system for creating a named entity language model&amp;quot;, United States Patent Application 20030191625, octobre 2003, Inventors : Gorin Allen (USA) ; Bechet Frederic (FR) ; Wright Jeremy (US) ; Hakkani-Tur Dilek (US)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Method and system for detecting and extracting named entities from spontaneous communications&amp;quot; Numéro de publication : WO03088080, Date : octobre 2003, Inventor : Gorin Allen (USA) ; Bechet Frederic (FR) ; Wright Jeremy (US) ; Hakkani-Tur Dilek (US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de logiciels libres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_PHON : logiciel de phonétisation de texte permettant le développement rapide de systèmes de synthèse vocale à partir du texte. Ce logiciel est très largement diffusé (90 citations de l’article présentant ce logiciel).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_TAGG : analyseur morphosyntaxique, chunker et réaccentueur de texte, pour les langues anglaises et françaises.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_SCT : logiciel d’apprentissage basé sur les arbres de classification sémantique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_NE : détecteur d’entités-nommées statistique combinant des HMM et des CRF, système classé 1er durant la campagne d’évaluation ESTER sur la détection d’entités nommées à partir de transcriptions automatiques de parole.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-Of-Speech Sensitivity of Routers in Mixture of Experts Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6467-6474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiFactDiff: Un Grand jeu de données Réaliste et Temporellement Adaptable pour la Mise à Jour Atomique des Connaissances Factuelles dans les Modèles de Langue Causaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.262-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistically-motivated evaluation methodology for unraveling model's abilities in reading comprehension tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.18376-18392, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Framework for Spoken Language Understanding and Summarization in Task-Based Human Dialog processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multitâche pour l'amélioration de la fiabilité des systèmes de résumé automatique de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.338-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des facteurs de complexité des modèles de langage dans une tâche de compréhension de lecture à l'aide d'une expérience contrôlée sémantiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.384-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiFactDiff: A Large, Realistic, and Temporally Adaptable Dataset for Atomic Factual Knowledge Update in Causal Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari, Min-Yen Kan, Veronique Hoste, Alessandro Lenci, Sakriani Sakti, Nianwen Xue, May 2024, Turin, Italy. pp.17614-17624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner pour expliquer: construction de liens explicites entre documents par la génération automatique de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Social Sciences Archives with Explainable Document Linkage through Question Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SIGHUM, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Relative Positional Embeddings on AMR-to-Text Generation with Structural Adapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACL, May 2023, Dubrovnik, Croatia. pp.727-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing named entity hallucination risk to ensure faithful summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Natural Language Generation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSTRACT REPRESENTATION FOR MULTI-INTENT SPOKEN LANGUAGE UNDERSTANDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE ICASSP - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de questions et paradigme question/réponse pour l’exploration des collections de sciences humaines numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de question à partir d'analyse sémantique pour l'adaptation non supervisée de modèles de compréhension de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.104-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage ou génération de séquences pour la compréhension automatique du langage en contexte d'interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Generation and Answering for exploring Digital Humanities collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calor-Dial : a corpus for Conversational Question Answering on French encyclopedic documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE (Joint Conference of the Information Retrieval Communities in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict how challenging Spoken Language Understanding corpora are across sources, languages and domains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop on Spoken Dialog System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Links on Wikipedia with Anchor Text Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404835.3462994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique robuste par apprentissage antagoniste pour la généralisation de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768521v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual and cross-domain evaluation of Machine Reading Comprehension with Squad and CALOR-Quest corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, MARSEILLE, France. pp.5491-5497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique en cadres sémantiques pour l'apprentissage de modèles de compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.288-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784778v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALOR-QUEST : generating a training corpus for Machine Reading Comprehension models from shallow semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRQA: Machine Reading for Question Answering - Workshop at EMNLP-IJCNLP 2019 - 2019 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Disambiguation of Preprositional Phrase Attachments : Multimodal Machine Learning for Syntactic Analysis Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWANN: International Work-Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20521-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALOR-QUEST : un corpus d'entraînement et d'évaluation pour la compréhension automatique de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a FrameNet Semantic Parser for Spoken Language Understanding Using Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.799-803, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking benchmarks: introducing new automatic indicators for benchmarking Spoken Language Understanding corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN WE PREDICT SELF-REPORTED CUSTOMER SATISFACTION FROM INTERACTIONS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skip Act Vectors: integrating dialogue context into sentence embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Spoken Dialogue Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Syracuse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Semantic Parsing with Adversarial Learning for Domain Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2019 Conference of the North American Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Minneapolis - Minnesota, France. pp.166-173, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/N19-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Syntactic Annotations to Flickr30k Entities Corpus for Multimodal Ambiguous Prepositional-Phrase Attachment Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multimodale image/texte par réseaux de neurones profonds pour la classification de documents imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Normalization Issues for Part-of-Speech Tagging of Online Conversational Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique de la satisfaction client à partir de conversations de type &amp;quot;chat&amp;quot; par réseaux de neurones récurrents avec mécanisme d’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique d'attachements prépositionnels par utilisation de traits visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Frame Parsing for Information Extraction : the CALOR corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ATIS too shallow to go deeper for benchmarking Spoken Language Understanding models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'erreurs dans des transcriptions OCR de documents historiques par réseaux de neurones récurrents multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Complexity in Semantic Frame Parsing for Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International FrameNet Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique FrameNet : une étude sur un corpus français de textes encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting prepositional phrase attachments using multimodal corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Parsing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALOR-Frame : un corpus de textes encyclopédiques annoté en cadres sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACor4French – Les corpus annotés du français - Atelier TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'agents conversationnels pour la gestion de relations clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond utterance extraction: summary recombination for speech summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, San Francisco (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de concepts pertinents pour le résumé automatique de conversations par recombinaison de patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TALN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint syntactic and semantic analysis with a multitask Deep Learning Framework for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the RATP-DECODA corpus with linguistic annotations for performing a large range of NLP tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'espaces de représentations multimodaux pour la reconnaissance du rôle du locuteur dans des documents télévisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic parsing of chat language in contact center conversation corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual SIGdial Meeting on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.175 - 184, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W16-3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid FrameNet annotation of spoken conversation transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ACL-ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting lexical representation and OOV handling from written to spoken language with word embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Centre Conversation Summarization: A Pilot Task at Multiling 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigdial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Speech is silver, but silence is golden'': improving speech-to-speech translation performance by slashing users input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal embedding fusion for robust speaker role recognition in video broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. pp.383 - 389, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reranked aligners for interactive transcript correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction interactive de transcriptions de parole par fusion de phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically enriching spoken corpora with syntactic information for linguistic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Deulofeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Decoding of Complementary Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Languge Technologies (SLT), Lake Tahoe (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation d’erreurs dans des transcriptions automatiques pour des systèmes de traduction parole-parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the syntactic structure of erroneous ASR transcriptions for open-domain Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting dependency parsing to spontaneous speech for open domain spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR Error Segment Localization for Spoken Recovery Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Give Me Another Word for Hyperbaric?: Improving Speech Translation using Targeted Clarification Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necip Fazil Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Person Presence in TV Shows with Linguistic and Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Kyoto (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription error recovery for Person Name Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic annotation of spontaneous speech: application to call-center conversation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Delplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'12, Istambul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON: an NLP tool suite for processing word lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies: Systems Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.86--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui êtes vous ? Catégoriser les questions pour déterminer le rôle des locuteurs dans des conversations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON:A linguistic tool suite for processing word lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: demonstration session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON : An NLP Tool Suite for Processing Word Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Portland, United States. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Multiclass Bandit algorithms to call-type classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gotab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Role Recognition using question detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPAC corpus: manual and automatic annotations of conversational speech in French broadcast news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON : Une chaîne linguistique pour le traitement de graphes de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame based interpretation of conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Technology Workshop (SLT), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2010, Berkeley, CA, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2010.5700886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised knowledge acquisition for Extracting Named Entities from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction of proportions in spoken opinion surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning for rule-based and corpus-based Spoken Language Understanding models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gotab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet #2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition &amp; Understanding, 2009. ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Merano, Italy. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2009.5373377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion probabiliste appliquée à la détection et classification d'opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi Fouille de Texte (DEFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et détection de parole spontanée dans de larges collections de documents audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Frame Annotation on the French MEDIA corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des erreurs d'une stratégie automatique de sondages téléphonique d'opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-demand new word learning using world wide web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic customer feedback processing: alarm detection in open question spoken messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local methods for on-demand out-of-vocabulary word retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement dynamique du vocabulairè a partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast call-classification system development without in-domain training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceedings of the International Conference on Speech and Language Processing (ICSLP) Interspeech 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans un cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 27e Journées d’Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOKEN LANGUAGE UNDERSTANDING STRATEGIES ON THE FRANCE TELECOM 3000 VOICE AGENCY CORPUS Ge'raldine Damnati1, Fre'deric Bechet2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP '07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the France Telecom 3000 Voice Agency corpus: academic research on an industrial spoken dialog system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT-Dialog '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval Strategies for Accessing African Audio Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillahi Nimaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de la référence dans des dialogues homme-machine : évaluation sur corpus de deux approches symbolique et probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu J. R. Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00179697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional use of Word Lattices, Confusion Networks and 1-best string hypotheses in a Sequential Interpretation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Minescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Mining in Noisy Audio Message Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire pour que l opinion forgée à la sortie des urnes soit la bonne ? Application au défi DEFT 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT2007 troisième DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de sondages téléphoniques d'opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN récital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Spoken Language Processing (Interspeech 2006 - ICSLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel et apprentissage automatique : application au corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 13ème édition de la conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d’opinions dans des corpus de messages oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XXVIes Journées d'Étude sur la Parole (JEP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in a telephone survey corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken opinion extraction for detecting variations in user satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACL Workshop on Spoken Language Technology (SLT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Broadcast News data: Robust Information Extraction from Word Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Eurospeech'05, Lisboa (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interpretation with error correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Extraction from Spoken Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of HLT-EMNLP'05, Vancouver (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mctait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mostefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning of interpretatation strategies for spoken dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief confirmation in spoken dialog systems using confidence measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St Thomas, US Virgin Islands (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding for spoken dialog systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Genêve, Switzerland. pp.3033--3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-based language model dedicated to natural spoken dialogs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA TRW on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic finite state automata triggered by dialogue states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aalborg, Denmark. pp.725--728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de langage hiérarchiques pour les applications de dialogue en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Tours, France. pp.327--332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection dynamique de modèles de langage dans une application de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of language models in a dialog system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Pékin Beijing, China. pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language model combining n-grams and stochastic finite state automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.2175--2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation syntaxique automatique de la partie orale du CÉFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Machine Learning for Natural Language Processing: Disambiguating Prepositional Phrase Attachments with Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-020-10314-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SENSEI Project: Making Sense of Human Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaizauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LNAI 9577, pp.10-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’arabe standard vers l’arabe dialectal : projection de corpus et ressources linguistiques en vue du traitement automatique de l’oral dans les médias tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boujelbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.rahma-boujelbane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Interpretation of Opinion Expressions in Spoken Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2028918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée : transcription et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Decision Strategies for Machine Interpretation of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2006.876862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of finite state transducers for semantic interpretation q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2005.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ASR 1-best: Using word confusion networks in spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Hakkani-Tü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of linguistic consistency in automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Speech and Audio Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.746--756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bagein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict self-reported customer satisfaction from interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CareMedEval dataset: Evaluating Critical Appraisal and Reasoning in the Biomedical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doria Bonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing faithfulness in human-human dialog summarization with Spoken Language Understanding tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Bechet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en délégation CNRS au International Laboratory on Learning Systems (ILLS - IRL CNRS), Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Béchet est Professeur d'Informatique à Aix Marseille Université depuis le 1er septembre 2009. Après des études d'informatique à l’université Aix-Marseille II, Frédéric Béchet a obtenu en 1994 un doctorat en informatique à l'Université d'Avignon et des Pays de Vaucluse (UAPV). Il a ensuite travaillé successivement à l'Université Ludwig Maximilian de Munich dans le laboratoire de linguistique computationelle (CIS) en tant que post-doctorant, au Laboratoire Informatique d'Avignon (LIA) en tant que maitre de conférences, à AT&T Research (New Jersey, USA) en tant que Professeur invité. Il est actuellement directeur du Laboratoire d'Informatique et Systèmes (LIS UMR 7020), laboratoires multi-tutelles (CNRS, Université Aix Marseille, Université Toulon, Ecole Centrale Marseille) regroupant plus de 350 personnes entre les sites de Marseille et Toulon.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Contrat de recherche post-doctoral : chercheur à l’Institut de Linguistique Informatique (CIS – Center für Information und Sprachverarbeitung) de l’Université Ludwig Maximilians de Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Poste d’ATER en Informatique à l’Université d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-2009 Maître de Conférence en Informatique à l’Université d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 Congé recherche d’une année (CRCT) : chercheur invité au Laboratoire de Recherche AT&T Labs (AT&T Shannon Lab, Florham Park, New Jersey, USA) du 1er Septembre 2001 au 31 Août 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2009 Professeur en Informatique à l’Université Aix Marseille depuis le 1er septembre 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études d'informatique à la Faculté des Sciences de Luminy (Aix-Marseille II), j'ai obtenu en 1994 un doctorat en informatique de l'Université d'Avignon et des Pays de Vaucluse sous la direction du Professeur Henri Méloni dont la thématique principale était la modélisation du langage pour les systèmes de Reconnaissance Automatique de la Parole. A la suite de ce doctorat j'ai effectué un séjour de recherche de 16 mois à Munich, en Allemagne, à l'Université Ludwig Maximilian de Munich dans le laboratoire de linguistique computationelle CIS. Ce séjour m'a permis de préciser la voie de recherche que je poursuis toujours aujourd'hui et qui se situe à l'intersection entre d'une part des travaux en Reconnaissance Automatique de la Parole, traditionnellement liés à la communauté scientifique du Traitement de Signal et d'autre part des travaux en Traitement Automatique de la Langue regroupant des communautés issues de l'Intelligence Artificielle et de la Linguistique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été recruté en tant que Maître de Conférences en Informatique à l'Université d'Avignon et des Pays de Vaucluse en septembre 1995. Mon poste était situé dans l'Institut Universitaire Professionnalisé (IUP) «Génie Mathématique et Informatique». Du point de vue de la recherche j'ai rejoint en 1995 l'équipe de recherche du Professeur Renato de Mori portant sur la modélisation du langage pour la reconnaissance automatique de la parole et le dialogue homme-machine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu en 2001 un CRCT (Congés pour Recherches ou Conversions Thématiques) d'une durée d'un an que j'ai passé en tant que Professeur invité au laboratoire AT&T Shannon Labs, dans le New Jersey (USA). J'ai travaillé à cette occasion avec l'équipe d'Allen Gorin sur les systèmes de dialogue Homme-Machine, ce travail ayant produit la publication de 2 articles de revues, plusieurs conférences ainsi que 2 brevets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai passé mon habilitation à diriger des recherches en 2007 et j'ai obtenu un poste de Professeur en Informatique à l'Université de la Méditerranée en septembre 2009. J'ai rejoint en 2009 l'équipe TALEP (Traitement Automatique du Langage Ecrit et Oral) du LIF (Laboratoire d'Informatique Fondamentale – CNRS UMR 7279) de l'Université d'Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes premiers travaux de recherche, lors de ma thèse, portaient sur l’application de modèles analytiques, à base de connaissance, pour la Reconnaissance Automatique de la Parole. Ces travaux initié au sein du Groupe d'Intelligence Artificielle d'Alain Colmerauer à Marseille étaient très influencés par la programmation logique et les méthodes d’inférences provenant de l’Intelligence Artificielle. A la suite de mon doctorat, je me suis orienté vers l’utilisation de modèles numériques à base d’apprentissage sur corpus toujours pour le traitement de la langue orale. Depuis mon arrivée à Marseille, dans l’équipe TALEP du LIF, je m’attache à concilier à la fois des méthodes numériques robustes, utilisant des méthodes d’apprentissage supervisés et faiblement supervisés et des descriptions fines de connaissances linguistiques. Durant les 5 dernières années je me suis intéressé à envisager le langage dans un contexte multimodal, notamment dans le traitement de documents vidéos, afin de permettre des traitements joints à la fois sur l’image, l’audio et le texte présent dans un document.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 thèses soutenues depuis 2002 (encadrement et co-encadrement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives liées à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'UMR 7020 LIS - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis le 1er janvier 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de l'UMR 7020 LIS - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du 01/01/2018 au 31/12/2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Structure Fédérative FRIIAM (Fédération de Recherche en Informatique et Interactions d'Aix-Marseille – FR3513) de 2015 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de la Structure Fédérative FRIIAM (Fédération de Recherche en Informatique et Interactions d'Aix-Marseille – FR3513) de 2012 à 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé du conseil de l'école doctorale ED184 &amp;quot;Mathématique et Informatique&amp;quot; depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil du Département Informatique et Interaction de l'Université d'Aix Marseille depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe : Modèles de Langage et Dialogue du Laboratoire Informatique d’Avignon (LIA) de juin 2006 à Août 2009 (Université d’Avignon et des Pays de Vaucluse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant de l’informatique de l’Université d’Avignon à l’école doctorale I2S de Montpellier de 2007 à 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives liées à l’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la spécialité &amp;quot;Recherche d’Information Multimédia&amp;quot; du Master Informatique M2 de l’AMU (Aix Marseille Université) depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil du Département Informatique et Interaction de l’Université d’Aix Marseille depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Maîtrise de l'Institut Universitaire Professionnalisé Génie Mathématique et Informatique (IUP GMI) de 1996 à 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Perfectionnement et du Conseil d'Administration de ce même IUP sur la même période</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publication de plus de 80 communications dans des conférences internationales et nationales avec comité de lecture depuis 1992 (IEEE ICASSP, ACL, EMNLP, HLT, Interspeech, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publication de 12 articles dans des revues avec comité de lecture (IEEE Transactions, Computer Speech & Language, Speech Communication, Traitement Automatique des Langues)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes internationaux : 3 projets européens dont 1 en cours, 2 réseaux d’excellence, 1 projet DARPA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 8 projets ANR depuis 2007 (5 en tant que participants, 3 en tant que coordinateur) ; 3 projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets industriels via des contrats de recherche externalisée (France Télécom - Orange), des contrats de transferts industriels (A*Midex - Kalizee) et CIFRE (Numericompta)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 32 jurys de thèse : 8 en tant qu’encadrant, 15 en tant que rapporteur, et 9 en tant qu’examinateur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité internationale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Congé recherche d’une année (CRCT) : chercheur invité au Laboratoire de Recherche AT&T Labs (AT&T Shannon Lab, Florham Park, New Jersey, USA) de Septembre 2001 à Août 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat de recherche post-doctoral : chercheur à l’Institut de Linguistique Informatique (CIS – Center für Information und Sprachverarbeitung) de l’Université Ludwig Maximilians de Munich (Allemagne). De février 1993 à juin 1994.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invités et séminaires dans des laboratoires à l’étranger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 ICSI - International Computer Science Institute, Berkeley, Californie (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 SRI – Standford Research Institute, Menlo Park, California (2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 ACL/IEEE Workshop on Spoken Language Technology, Goa, Inde. Conférence sur les méthodes robustes de compréhension de la parole (décembre 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 COST2102 International School - Dublin - Development of Multimodal Interfaces : Active Listening and Synchrony. Conférence sur les systèmes de dialogues oraux homme-machine (mars 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 UT – University of Trento, Italie (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 Microsoft Speech Lab, Mountain View, Californie (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 LMU – Ludwig Maximilian University – Munich, Allemagne – laboratoire CIS (2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des panels d’experts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AERES : participation en tant qu’expert au comité d’évaluation AERES du laboratoire LIGM (Laboratoire d’Informatique Gaspard Monge) en décembre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INRIA : participation au panel d’expert « Inria Evaluation Committee » pour le thème «Vision, Perception, and Multimedia Interpretation » en octobre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR / EU : participation au panel d’expert CHIST-ERA ERA-NET pour l’appel : « Human Language Understanding », 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR : expertise de projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité de relectures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé pour la revue IEEE Signal Processing Letter depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Rédaction de la revue Traitement Automatique des Langues (TAL) de l’association ATALA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour les revues : Speech Communication, IEEE Signal Processing Letters, IEEE Transactions on Speech and Audio Processing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de relecture des conférences suivantes : ICASSP, Interspeech, Eusipco, IEEE ASRU, Human Language Technology, Empirical Method Natural Language Processing, ACL/IEEE SLT, AFCP JEP, ATALA TALN.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur thématique (&amp;quot;Area Coordinator&amp;quot;) de la conférence annuelle de l’International Speech and Communication Association, ISCA, INTERSPEECH 2012, Portland, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur thématique (&amp;quot;Area Coordinator&amp;quot;) du colloque IEEE/ACL « Spoken Language Technology - SLT » 2012, Miami</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (2008-2010) : IEEE Signal Processing Society Speech and Language Technical Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (depuis 2008) du bureau de l’association ATALA (Association pour le Traitement Automatique des Langues), vice-président de l’association depuis 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de 2 brevets obtenus lors d’un séjour au laboratoire Shannon Labs d’AT&T, New Jersey :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Method and system for creating a named entity language model&amp;quot;, United States Patent Application 20030191625, octobre 2003, Inventors : Gorin Allen (USA) ; Bechet Frederic (FR) ; Wright Jeremy (US) ; Hakkani-Tur Dilek (US)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Method and system for detecting and extracting named entities from spontaneous communications&amp;quot; Numéro de publication : WO03088080, Date : octobre 2003, Inventor : Gorin Allen (USA) ; Bechet Frederic (FR) ; Wright Jeremy (US) ; Hakkani-Tur Dilek (US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de logiciels libres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_PHON : logiciel de phonétisation de texte permettant le développement rapide de systèmes de synthèse vocale à partir du texte. Ce logiciel est très largement diffusé (90 citations de l’article présentant ce logiciel).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_TAGG : analyseur morphosyntaxique, chunker et réaccentueur de texte, pour les langues anglaises et françaises.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_SCT : logiciel d’apprentissage basé sur les arbres de classification sémantique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIA_NE : détecteur d’entités-nommées statistique combinant des HMM et des CRF, système classé 1er durant la campagne d’évaluation ESTER sur la détection d’entités nommées à partir de transcriptions automatiques de parole.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-Of-Speech Sensitivity of Routers in Mixture of Experts Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6467-6474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiFactDiff: Un Grand jeu de données Réaliste et Temporellement Adaptable pour la Mise à Jour Atomique des Connaissances Factuelles dans les Modèles de Langue Causaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.262-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistically-motivated evaluation methodology for unraveling model's abilities in reading comprehension tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.18376-18392, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Framework for Spoken Language Understanding and Summarization in Task-Based Human Dialog processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multitâche pour l'amélioration de la fiabilité des systèmes de résumé automatique de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.338-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des facteurs de complexité des modèles de langage dans une tâche de compréhension de lecture à l'aide d'une expérience contrôlée sémantiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.384-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiFactDiff: A Large, Realistic, and Temporally Adaptable Dataset for Atomic Factual Knowledge Update in Causal Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari, Min-Yen Kan, Veronique Hoste, Alessandro Lenci, Sakriani Sakti, Nianwen Xue, May 2024, Turin, Italy. pp.17614-17624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner pour expliquer: construction de liens explicites entre documents par la génération automatique de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Social Sciences Archives with Explainable Document Linkage through Question Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SIGHUM, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Relative Positional Embeddings on AMR-to-Text Generation with Structural Adapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACL, May 2023, Dubrovnik, Croatia. pp.727-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing named entity hallucination risk to ensure faithful summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Natural Language Generation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSTRACT REPRESENTATION FOR MULTI-INTENT SPOKEN LANGUAGE UNDERSTANDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE ICASSP - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage ou génération de séquences pour la compréhension automatique du langage en contexte d'interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de question à partir d'analyse sémantique pour l'adaptation non supervisée de modèles de compréhension de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.104-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de questions et paradigme question/réponse pour l’exploration des collections de sciences humaines numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Generation and Answering for exploring Digital Humanities collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calor-Dial : a corpus for Conversational Question Answering on French encyclopedic documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE (Joint Conference of the Information Retrieval Communities in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Links on Wikipedia with Anchor Text Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404835.3462994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict how challenging Spoken Language Understanding corpora are across sources, languages and domains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abrougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop on Spoken Dialog System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique robuste par apprentissage antagoniste pour la généralisation de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768521v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual and cross-domain evaluation of Machine Reading Comprehension with Squad and CALOR-Quest corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, MARSEILLE, France. pp.5491-5497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique en cadres sémantiques pour l'apprentissage de modèles de compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.288-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784778v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALOR-QUEST : generating a training corpus for Machine Reading Comprehension models from shallow semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRQA: Machine Reading for Question Answering - Workshop at EMNLP-IJCNLP 2019 - 2019 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Disambiguation of Preprositional Phrase Attachments : Multimodal Machine Learning for Syntactic Analysis Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWANN: International Work-Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20521-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALOR-QUEST : un corpus d'entraînement et d'évaluation pour la compréhension automatique de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a FrameNet Semantic Parser for Spoken Language Understanding Using Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.799-803, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN WE PREDICT SELF-REPORTED CUSTOMER SATISFACTION FROM INTERACTIONS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skip Act Vectors: integrating dialogue context into sentence embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Spoken Dialogue Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Syracuse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking benchmarks: introducing new automatic indicators for benchmarking Spoken Language Understanding corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Semantic Parsing with Adversarial Learning for Domain Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2019 Conference of the North American Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Minneapolis - Minnesota, France. pp.166-173, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/N19-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Syntactic Annotations to Flickr30k Entities Corpus for Multimodal Ambiguous Prepositional-Phrase Attachment Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multimodale image/texte par réseaux de neurones profonds pour la classification de documents imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique de la satisfaction client à partir de conversations de type &amp;quot;chat&amp;quot; par réseaux de neurones récurrents avec mécanisme d’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Normalization Issues for Part-of-Speech Tagging of Online Conversational Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique d'attachements prépositionnels par utilisation de traits visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Frame Parsing for Information Extraction : the CALOR corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'erreurs dans des transcriptions OCR de documents historiques par réseaux de neurones récurrents multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ATIS too shallow to go deeper for benchmarking Spoken Language Understanding models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Complexity in Semantic Frame Parsing for Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International FrameNet Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique FrameNet : une étude sur un corpus français de textes encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting prepositional phrase attachments using multimodal corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Parsing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALOR-Frame : un corpus de textes encyclopédiques annoté en cadres sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marzinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACor4French – Les corpus annotés du français - Atelier TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'agents conversationnels pour la gestion de relations clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond utterance extraction: summary recombination for speech summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, San Francisco (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de concepts pertinents pour le résumé automatique de conversations par recombinaison de patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TALN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint syntactic and semantic analysis with a multitask Deep Learning Framework for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the RATP-DECODA corpus with linguistic annotations for performing a large range of NLP tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'espaces de représentations multimodaux pour la reconnaissance du rôle du locuteur dans des documents télévisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic parsing of chat language in contact center conversation corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual SIGdial Meeting on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.175 - 184, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W16-3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid FrameNet annotation of spoken conversation transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ACL-ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting lexical representation and OOV handling from written to spoken language with word embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Centre Conversation Summarization: A Pilot Task at Multiling 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Trione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigdial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Speech is silver, but silence is golden'': improving speech-to-speech translation performance by slashing users input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal embedding fusion for robust speaker role recognition in video broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. pp.383 - 389, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reranked aligners for interactive transcript correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction interactive de transcriptions de parole par fusion de phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically enriching spoken corpora with syntactic information for linguistic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Deulofeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Decoding of Complementary Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Languge Technologies (SLT), Lake Tahoe (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation d’erreurs dans des transcriptions automatiques pour des systèmes de traduction parole-parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the syntactic structure of erroneous ASR transcriptions for open-domain Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting dependency parsing to spontaneous speech for open domain spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR Error Segment Localization for Spoken Recovery Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Give Me Another Word for Hyperbaric?: Improving Speech Translation using Targeted Clarification Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necip Fazil Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Person Presence in TV Shows with Linguistic and Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Kyoto (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription error recovery for Person Name Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic annotation of spontaneous speech: application to call-center conversation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Delplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'12, Istambul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON: an NLP tool suite for processing word lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies: Systems Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.86--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Multiclass Bandit algorithms to call-type classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gotab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui êtes vous ? Catégoriser les questions pour déterminer le rôle des locuteurs dans des conversations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON:A linguistic tool suite for processing word lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: demonstration session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON : An NLP Tool Suite for Processing Word Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Portland, United States. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Role Recognition using question detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPAC corpus: manual and automatic annotations of conversational speech in French broadcast news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACAON : Une chaîne linguistique pour le traitement de graphes de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame based interpretation of conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Technology Workshop (SLT), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2010, Berkeley, CA, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2010.5700886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised knowledge acquisition for Extracting Named Entities from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction of proportions in spoken opinion surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning for rule-based and corpus-based Spoken Language Understanding models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gotab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet #2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition &amp; Understanding, 2009. ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Merano, Italy. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2009.5373377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion probabiliste appliquée à la détection et classification d'opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi Fouille de Texte (DEFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et détection de parole spontanée dans de larges collections de documents audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Frame Annotation on the French MEDIA corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des erreurs d'une stratégie automatique de sondages téléphonique d'opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-demand new word learning using world wide web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic customer feedback processing: alarm detection in open question spoken messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local methods for on-demand out-of-vocabulary word retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement dynamique du vocabulairè a partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast call-classification system development without in-domain training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceedings of the International Conference on Speech and Language Processing (ICSLP) Interspeech 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans un cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 27e Journées d’Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval Strategies for Accessing African Audio Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillahi Nimaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOKEN LANGUAGE UNDERSTANDING STRATEGIES ON THE FRANCE TELECOM 3000 VOICE AGENCY CORPUS Ge'raldine Damnati1, Fre'deric Bechet2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP '07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the France Telecom 3000 Voice Agency corpus: academic research on an industrial spoken dialog system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT-Dialog '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de la référence dans des dialogues homme-machine : évaluation sur corpus de deux approches symbolique et probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu J. R. Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00179697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional use of Word Lattices, Confusion Networks and 1-best string hypotheses in a Sequential Interpretation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Minescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Mining in Noisy Audio Message Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire pour que l opinion forgée à la sortie des urnes soit la bonne ? Application au défi DEFT 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT2007 troisième DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de sondages téléphoniques d'opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN récital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Spoken Language Processing (Interspeech 2006 - ICSLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel et apprentissage automatique : application au corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 13ème édition de la conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d’opinions dans des corpus de messages oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XXVIes Journées d'Étude sur la Parole (JEP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in a telephone survey corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken opinion extraction for detecting variations in user satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACL Workshop on Spoken Language Technology (SLT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Broadcast News data: Robust Information Extraction from Word Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Eurospeech'05, Lisboa (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interpretation with error correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Extraction from Spoken Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of HLT-EMNLP'05, Vancouver (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mctait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mostefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning of interpretatation strategies for spoken dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief confirmation in spoken dialog systems using confidence measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St Thomas, US Virgin Islands (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding for spoken dialog systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Genêve, Switzerland. pp.3033--3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-based language model dedicated to natural spoken dialogs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA TRW on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de langage hiérarchiques pour les applications de dialogue en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Tours, France. pp.327--332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic finite state automata triggered by dialogue states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aalborg, Denmark. pp.725--728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection dynamique de modèles de langage dans une application de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of language models in a dialog system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Pékin Beijing, China. pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language model combining n-grams and stochastic finite state automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurospeech 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.2175--2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation syntaxique automatique de la partie orale du CÉFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Machine Learning for Natural Language Processing: Disambiguating Prepositional Phrase Attachments with Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delecraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-020-10314-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SENSEI Project: Making Sense of Human Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaizauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LNAI 9577, pp.10-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’arabe standard vers l’arabe dialectal : projection de corpus et ressources linguistiques en vue du traitement automatique de l’oral dans les médias tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boujelbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.rahma-boujelbane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Interpretation of Opinion Expressions in Spoken Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2028918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée : transcription et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Decision Strategies for Machine Interpretation of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2006.876862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of finite state transducers for semantic interpretation q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2005.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ASR 1-best: Using word confusion networks in spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Hakkani-Tü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of linguistic consistency in automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Speech and Audio Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.746--756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bagein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict self-reported customer satisfaction from interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CareMedEval dataset: Evaluating Critical Appraisal and Reasoning in the Biomedical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doria Bonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing faithfulness in human-human dialog summarization with Spoken Language Understanding tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Akani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gemignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0727D8E"/>
+    <w:nsid w:val="35283E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AC19AF2"/>
+    <w:nsid w:val="1574F4D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D043D0CC"/>
+    <w:nsid w:val="6572D055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BC88B57C"/>
+    <w:nsid w:val="9C6976F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8AD9970F"/>
+    <w:nsid w:val="A140A068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D6288B13"/>
+    <w:nsid w:val="A9C1AD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="528DA214"/>
+    <w:nsid w:val="CB385914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1C248FD6"/>
+    <w:nsid w:val="6479FB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5F638C9F"/>
+    <w:nsid w:val="D2999121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F216990C"/>
+    <w:nsid w:val="23D82E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1D5F2250"/>
+    <w:nsid w:val="503E9EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B42013E7"/>
+    <w:nsid w:val="7D3186CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BB60A4FD"/>
+    <w:nsid w:val="E3FB6DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D986B20D"/>
+    <w:nsid w:val="C4166982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2301,51 +2301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Akani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gemignani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jung Kang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Rojas-Barahona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hamane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3462994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768521v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784778v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delecraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_52" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2732" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683896" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magallon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731385v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Trione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Landeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Guerraz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3621" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Trione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stepanov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404820" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Deulofeu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necip Fazil Ayan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frandsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blasco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Delplano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gotab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2010.5700886" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494962" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet #2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2009.5373377" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518607" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillahi Nimaan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. R. Quignard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Minescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric B&#233;chet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314570v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314579v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194299v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434626v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434683v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-020-10314-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454923v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riccardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danieli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaizauskas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boujelbane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314505v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2028918" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314620v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.876862" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.06.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QCPZ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Hakkani-T&#252;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376617v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Bonzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiggi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Akani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gemignani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jung Kang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Rojas-Barahona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3462994" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hamane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768521v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784778v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delecraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_52" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2732" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683896" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magallon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731385v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Trione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Landeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Guerraz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3621" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Trione" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stepanov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404820" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Deulofeu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necip Fazil Ayan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frandsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blasco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Delplano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gotab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2010.5700886" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494962" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet #2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2009.5373377" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518607" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319828v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillahi Nimaan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317176v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. R. Quignard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Minescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric B&#233;chet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160173v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314579v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194300v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194299v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434645v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434683v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-020-10314-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454923v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riccardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danieli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaizauskas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boujelbane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314505v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2028918" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314620v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.876862" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.06.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QCPZ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Hakkani-T&#252;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376617v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Bonzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiggi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>